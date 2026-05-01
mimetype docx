--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -913,563 +913,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ring trial to harmonize Toxoplasma gondii microsatellite typing: comparative analysis of results and recommendations for optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seroprevalence and risk factors of Toxoplasma gondii infection in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cardron</w:t>
+                <w:t xml:space="preserve">Nassim Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Passebosc-Faure</w:t>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Plault</w:t>
+                <w:t xml:space="preserve">Nadjet Amina Khelifi Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernández-Escobar</w:t>
+                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ouchetati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-023-04597-7⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.101960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522392v1</w:t>
+                <w:t xml:space="preserve">hal-04600921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocysticercosis Diagnosis in a Non-Endemic Country: France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Šoba</w:t>
+                <w:t xml:space="preserve">Seroprevalence and risk factors of Toxoplasma gondii infection in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Amina Khelifi Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ouchetati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12101205⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.101960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277215v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and risk factors of Toxoplasma gondii infection in sheep in Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imane Ouchetati</w:t>
+                <w:t xml:space="preserve">Neurocysticercosis Diagnosis in a Non-Endemic Country: France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Šoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101960⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12101205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522379v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and risk factors of Toxoplasma gondii infection in sheep in Algeria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azra Hamidović</w:t>
+                <w:t xml:space="preserve">A ring trial to harmonize Toxoplasma gondii microsatellite typing: comparative analysis of results and recommendations for optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjet Amina Khelifi Touhami</w:t>
+                <w:t xml:space="preserve">G. Cardron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
+                <w:t xml:space="preserve">K. Passebosc-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Ouchetati</w:t>
+                <w:t xml:space="preserve">N. Plault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernández-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101960⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.803-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-023-04597-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600921v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroepidemiology of toxoplasmosis in pregnant women and detection of infection acquired during pregnancy in Cotonou, Benin</w:t>
               </w:r>
@@ -1717,563 +1717,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04369982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prevalence, genetic characterization and patterns of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; infection in domestic small mammals from Cotonou, Benin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri-Joël Dossou</w:t>
+                <w:t xml:space="preserve">Impact of temperature on dengue and chikungunya transmission by the mosquito Aedes albopictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Coan-Grosso</w:t>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Roques</w:t>
+                <w:t xml:space="preserve">Davide Carraretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enkelejda Velo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gabiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022058⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.6973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10977-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957367v1</w:t>
+                <w:t xml:space="preserve">pasteur-03655009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma gondii in the faeces of wild felids from the Atlantic Forest, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Bolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecília Cronemberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiane de Aguiar Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alynne da Silva Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0074-02760210302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique Toxoplasma gondii haplotype accompanied the global expansion of cats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.5778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-33556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature on dengue and chikungunya transmission by the mosquito Aedes albopictus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Carraretto</w:t>
+                <w:t xml:space="preserve">Molecular prevalence, genetic characterization and patterns of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; infection in domestic small mammals from Cotonou, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas R. Etougbétché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Joël Dossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enkelejda Velo</w:t>
+                <w:t xml:space="preserve">Maeva Coan-Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Gabiane</w:t>
+                <w:t xml:space="preserve">Roxane Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.6973. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10977-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03655009v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new serotyping ELISA for Toxoplasma gondii type II, type III and Africa 1 lineages using in silico peptide discovery methods, well categorized feline and human outbreak serum samples</w:t>
               </w:r>
@@ -2393,51 +2393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hotspot of Toxoplasma gondii Africa 1 lineage in Benin: How new genotypes from West Africa contribute to understand the parasite genetic diversity worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Raoul Etougbétché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,295 +2655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii among healthy blood donors in two locations in Tunisia and associated risk factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Lahmar</w:t>
+                <w:t xml:space="preserve">Seroprevalence and Risk Factors of Toxoplasma gondii Infection in Free-Range Chickens in Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedine Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Mezhoud</w:t>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.51. </w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2020049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2019.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401903v1</w:t>
+                <w:t xml:space="preserve">hal-02275224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and Risk Factors of Toxoplasma gondii Infection in Free-Range Chickens in Senegal, West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii among healthy blood donors in two locations in Tunisia and associated risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Lachkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedine Sarr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Oussama Babba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Habib Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.15-21. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/vbz.2019.2481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2020049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275224v1</w:t>
+                <w:t xml:space="preserve">hal-03401903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining spatial analysis and host population genetics to gain insights into the mode of transmission of a pathogen: The example of Toxoplasma gondii in mice</w:t>
               </w:r>
@@ -2955,64 +2955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stragier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3210,51 +3210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Resource Center for Toxoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,944 +3459,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The introduction of new hosts with human trade shapes the extant distribution of Toxoplasma gondii lineages</w:t>
+                <w:t xml:space="preserve">Diversity of Toxoplasma gondii strains at the global level and its determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amedine Sarr</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cuny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007435⟩</w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.e00052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2019.e00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275387v1</w:t>
+                <w:t xml:space="preserve">hal-02325430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The native European Aedes geniculatus mosquito species can transmit chikungunya virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Fontaine</w:t>
+                <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Diancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.962-972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22221751.2019.1634489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and genetic characterization of Toxoplasma gondii in naturally infected backyard pigs intended for familial consumption in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Ioana Paştiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Cozma-Petruț</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Balea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1), pp.586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-019-3842-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Toxoplasma gondii strains at the global level and its determinants</w:t>
+                <w:t xml:space="preserve">The introduction of new hosts with human trade shapes the extant distribution of Toxoplasma gondii lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Azra Hamidović</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedine Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Dardé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatoumata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.e00052. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.e0007435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2019.e00052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325430v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence of atypical Toxoplasma gondii strains isolated in French Guiana in a murine model</w:t>
+                <w:t xml:space="preserve">Exposure of yellow-legged gulls to Toxoplasma gondii along the Western Mediterranean coasts: Tales from a sentinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Raul Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaiza Parra-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019048⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320377v1</w:t>
+                <w:t xml:space="preserve">hal-02083503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii in beef consumed in France: regional variation in seroprevalence and parasite isolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virulence of atypical Toxoplasma gondii strains isolated in French Guiana in a murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Blaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thébault</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Perret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26, pp.77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019076⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 26, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459567v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of yellow-legged gulls to Toxoplasma gondii along the Western Mediterranean coasts: Tales from a sentinel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma gondii in beef consumed in France: regional variation in seroprevalence and parasite isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gamble</w:t>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Ramos</w:t>
+                <w:t xml:space="preserve">Catherine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaiza Parra-Torres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Régine Geers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.221-228. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083503v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séroprévalence de la toxoplasmose chez les femmes enceintes au Bénin : méta-analyse et métarégression</w:t>
               </w:r>
@@ -4702,51 +4702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stragier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (3-4), pp.267-275. </w:t>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Amagbégnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Atchadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4912,395 +4912,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma and Africa: one parasite, two opposite population structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of toxoplasmosis and genetic characterization of Toxoplasma gondii strains isolated in wild birds of prey and their relation with previously isolated strains from Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Muhammet Karakavuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duygu Aldemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Atalay Şahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hüseyin Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0196159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563347v1</w:t>
+                <w:t xml:space="preserve">hal-02044828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of toxoplasmosis and genetic characterization of Toxoplasma gondii strains isolated in wild birds of prey and their relation with previously isolated strains from Turkey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammet Karakavuk</w:t>
+                <w:t xml:space="preserve">Toxoplasma and Africa: one parasite, two opposite population structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duygu Aldemir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hüseyin Can</w:t>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (2), pp.140-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044828v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma and Africa: One Parasite, Two Opposite Population Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (2), pp.140-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pt.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646804v1</w:t>
@@ -5441,90 +5441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii in commensal rodents sampled across Senegal, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Amidi Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5569,813 +5569,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first isolation and molecular characterization of Toxoplasma gondii from horses in Serbia</w:t>
+                <w:t xml:space="preserve">Comportement des internes et des généralistes dans la recherche d'informations de santé : de l'intention à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Klun</w:t>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Uzelac</w:t>
+                <w:t xml:space="preserve">N Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branko Bobić</w:t>
+                <w:t xml:space="preserve">Quentin Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.170-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502320v1</w:t>
+                <w:t xml:space="preserve">hal-04037247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First genetic characterization of Toxoplasma gondii in stray cats from Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma gondii survey in cats from two environments of the city of Rio de Janeiro, Brazil by Modified Agglutination Test on sera and filter-paper.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula F Bolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Yekkour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Pamela F Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mammar Khames</w:t>
+                <w:t xml:space="preserve">Rafael Keim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325518v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical distribution of Toxoplasma gondii genotypes in Asia: A link with neighboring continents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma Serostatus in Thai Free- Range Chickens: Prevalence and Two Diagnostic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalark Sukthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruenruetai Udonsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chaichan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Patcharee Chaichan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mahittikorn</w:t>
+                <w:t xml:space="preserve">A. Mahittikorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ariey</w:t>
+                <w:t xml:space="preserve">Phlippei Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53, pp.227-238. </w:t>
+              <w:t xml:space="preserve">Open Journal of Tropical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.018-023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17352/ojtm.000004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558393v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii survey in cats from two environments of the city of Rio de Janeiro, Brazil by Modified Agglutination Test on sera and filter-paper.</w:t>
+                <w:t xml:space="preserve">Geographical distribution of Toxoplasma gondii genotypes in Asia: A link with neighboring continents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula F Bolais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+                <w:t xml:space="preserve">P. Chaichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela F Pereira</w:t>
+                <w:t xml:space="preserve">A Mahittikorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Keim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
+                <w:t xml:space="preserve">F. Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502299v1</w:t>
+                <w:t xml:space="preserve">hal-01558393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma Serostatus in Thai Free- Range Chickens: Prevalence and Two Diagnostic Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First genetic characterization of Toxoplasma gondii in stray cats from Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruenruetai Udonsom</w:t>
+                <w:t xml:space="preserve">Feriel Yekkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patcharee Chaichan</w:t>
+                <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mahittikorn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phlippei Vignoles</w:t>
+                <w:t xml:space="preserve">Mammar Khames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Tropical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17352/ojtm.000004⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 239, pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325642v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des internes et des généralistes dans la recherche d'informations de santé : de l'intention à la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The first isolation and molecular characterization of Toxoplasma gondii from horses in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Klun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+                <w:t xml:space="preserve">Aleksandra Uzelac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Griffon</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">Branko Bobić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2104-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037247v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of Toxoplasma gondii points to a South American origin.</w:t>
               </w:r>
@@ -6625,90 +6625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux réservoirs de Toxoplasma gondii : état des lieux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Geers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6720,2092 +6720,2104 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (477), pp.35-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1773-035X(15)30315-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Toxoplasma gondii DNA in horse meat from supermarkets in France and performance evaluation of two serological tests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueyffier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtil F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bejan-Angoulvant T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baguet Jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.doi: 10.1038/jhh.2014.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic separation of domestic and wild strains of Toxoplasma gondii in French Guiana correlates with a monomorphic version of chromosome1a.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asis Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (9), pp.e3182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madougou Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (4), pp.399-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0074-0276108042013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pompe à insuline améliore-t-elle la qualité de vie et la satisfaction des enfants et adolescents diabétiques de type 1 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lichtenberger-Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boudailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (3), pp.248-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcped.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madougou Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kane Mboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (4), pp.399 - 407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0074-0276108042013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constats sur l'organisation des soins primaires en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartier T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercier A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Pouvourville N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huas C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101, pp.65-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impact on genetic diversity of Toxoplasma gondii: example of the anthropized environment from French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (6), pp.1378-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00654105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping of Toxoplasma gondii isolates with 15 microsatellite markers in a single multiplex PCR assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (12), pp.4641-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.01152-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional haplogroups of Toxoplasma gondii out of Africa: population structure and mouse-virulence of strains from Gabon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (11), pp.e876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Erythropoietin Treatment Decreases Post-Infarct Myocardial Damage in Rats without Venous Thrombogenic Effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic characterization of Toxoplasma gondii from wild boar (Sus scrofa) in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pottier</w:t>
+                <w:t xml:space="preserve">C. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Clairand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Hajjar</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 112 (2), pp.129 - 134. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 164 (2-4), pp.296-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000142723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2009.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405231v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of Toxoplasma gondii from wild boar (Sus scrofa) in France.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic Erythropoietin Treatment Decreases Post-Infarct Myocardial Damage in Rats without Venous Thrombogenic Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aubert</w:t>
+                <w:t xml:space="preserve">Fabrice Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">P. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2009.06.014⟩</w:t>
+              <w:t xml:space="preserve">Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (2), pp.129 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000142723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00418442v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.672-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00452054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma gondii infection in sheep from Haute-Vienne, France: seroprevalence and isolate genotyping by microsatellite analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rozette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 142 (3-4), pp.376-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2006.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite markers in Labiotermes labralis (Isoptera, Termitidae, Nasutitermitinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.121-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01548.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00360733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8815,426 +8827,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the History of the Domestic Cycle of Toxoplasma gondii in South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azra Hamidović</w:t>
+                <w:t xml:space="preserve">Etude de prévalence de T. gondii chez les mammifères marins en France et génotypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Lausted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Microbiologie de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale Vie Santé Université Strasbourg, Apr 2025, STRASBOURG, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale Vétérinaire d'Alfort, Sep 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082091v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de prévalence de T. gondii chez les mammifères marins en France et génotypage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Lausted</w:t>
+                <w:t xml:space="preserve">Understanding the History of the Domestic Cycle of Toxoplasma gondii in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg M. Ar Gouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale Vétérinaire d'Alfort, Sep 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Microbiologie de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Vie Santé Université Strasbourg, Apr 2025, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109757v2</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma gondii en Amérique du Sud : un parasite zoonotique ancien, une émergence récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg M. Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France One Global Health Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France One Global Health Forum, Oct 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxoplasmose à l'ère de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9250,3817 +9262,3817 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoFoG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE GUYANE, Apr 2025, KOUROU, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réservoir animal et survenue de cas de toxoplasmose congénitale en France métropolitaine : apport de l'épidémiologie moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the History of the Domestic Cycle of Toxoplasma gondii in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Environmental Toxoplasmosis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, BERLIN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the History of the Domestic Cycle of Toxoplasma gondii in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress on Toxoplasmosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, BERLIN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping Toxoplasma: whole genome sequences of isolates across europe reveal more diversity within European type II than expected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maksimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Angulo-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Calero-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernández-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Congress Of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive introgressions of Toxoplasma gondii domestic alleles in the Americas coincide with the recent introduction of the domestic cat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Le Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxoplasmose amazonienne (TA) est-elle toujours grave ? Étude rétrospective de 2002 à 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNI 2021, 22èmes journées nationales d'infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence des souches atypiques de Toxoplasma gondii isolées en Guyane française chez un modèle murin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Guyanaises d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxoplasmose en Amérique du sud : lien entre environnement, diversité génétique du parasite et pathogénicité chez l'immunocompétent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVes Actualités du Pharo - One Health : vers une seule santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GISPE (Groupe d’intervention en santé publique &amp; épidémiologie), Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’introgression des génotypes de Toxoplasma gondii entre la France et l’Afrique de l’Ouest et Centrale, et son impact sur l’épidémiologie de la toxoplasmose dans ces régions</w:t>
+                <w:t xml:space="preserve">A possible role of invasive commensal rodents in shaping current Toxoplasma gondii population structure in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedine Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, Université de Poitiers (Frédéric BECQ), Université de Limoges (Bertrand COURTIOUX), Mar 2018, Cussac (Haute-Vienne), France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases (MEEGID XIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Scientific Committee and Elsevier, Nov 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725604v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible role of invasive commensal rodents in shaping current Toxoplasma gondii population structure in Senegal</w:t>
+                <w:t xml:space="preserve">Etude de l’introgression des génotypes de Toxoplasma gondii entre la France et l’Afrique de l’Ouest et Centrale, et son impact sur l’épidémiologie de la toxoplasmose dans ces régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases (MEEGID XIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the Scientific Committee and Elsevier, Nov 2018, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, Université de Poitiers (Frédéric BECQ), Université de Limoges (Bertrand COURTIOUX), Mar 2018, Cussac (Haute-Vienne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920950v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial structure of Toxoplasma gondii genetic diversity in Senegal: role of maritime trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxo-14 Conférence 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tomar, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial structure of Toxoplasma gondii genetic diversity in Senegal: role of maritime trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GEIST, Facultés de Médecine et de Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes d'introgressions dans l'étude de la diversité génétique du toxoplasme entre la France et l'Afrique de l'Ouest : des influences humaines et environnementales à explorer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la Société Française de Parasitologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la diversité du Toxoplasme dans son épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI) : Agents infectieux, immunité et thérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'introgression des génotypes de Toxoplasma gondii entre la France et l'Afrique de l'Ouest, et son impact sur l'épidémiologie de la toxoplasmose dans ces régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Edition du Club Toxo à l'Institut Cochin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête écoépidémiologique de Toxoplasma gondii chez différentes espèces animales domestiques et sauvages de l'Etat de Rio de Janeiro au Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Forain Bolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Keim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Regina Amendoeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GEIST, ENSIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A native European mosquito that can transmit Chikungunya virus.</w:t>
+                <w:t xml:space="preserve">Ochlerotatus geniculatus a native European mosquito with a high vector competence for Chikungunya virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Shukullari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bonnabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDENext 2014 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rovaniemi, Finland</w:t>
+              <w:t xml:space="preserve">63nd Annual Meeting of American Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, New Orleans (Louisiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113894v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochlerotatus geniculatus a native European mosquito with a high vector competence for Chikungunya virus.</w:t>
+                <w:t xml:space="preserve">A native European mosquito that can transmit Chikungunya virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63nd Annual Meeting of American Society of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, New Orleans (Louisiane), United States</w:t>
+              <w:t xml:space="preserve">EDENext 2014 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114565v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of toxoplasma gondii strains from two different environments in French Guiana : wild versus anthropized.</w:t>
+                <w:t xml:space="preserve">L'impact humain sur la diversité génétique de Toxoplasma gondii : exemple de l'environnement anthropisé de la Guyane française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms facing their environment - muséum National d'Histoire Naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Congreès SFMM, SFP, GPLF (Communication orale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114628v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact humain sur la diversité génétique de Toxoplasma gondii : exemple de l'environnement anthropisé de la Guyane française.</w:t>
+                <w:t xml:space="preserve">Genetic diversity of toxoplasma gondii strains from two different environments in French Guiana : wild versus anthropized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B de Thoisy</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreès SFMM, SFP, GPLF (Communication orale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Microorganisms facing their environment - muséum National d'Histoire Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110147v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Toxoplasma gondii strains from two different environments in French Guiana: wild versus anthropized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Toxoplasma Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure of Toxoplasma gondii in Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée scientifique de l'IFR GEIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and genotyping of Toxoplasma gondii from different areas in Gabon.</w:t>
+                <w:t xml:space="preserve">Population structure of Toxoplasmose gondii in Gabon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrick Bisvigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers &amp; Life Science meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Toxoplasma Centennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114522v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and animal seroprevalence of Toxoplasma gondii comparison between a rural and urban area in Gabon.</w:t>
+                <w:t xml:space="preserve">Isolation and genotyping of Toxoplasma gondii from different areas in Gabon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrick Bisvigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Multicolloqium of parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Young Researchers &amp; Life Science meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113897v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of Toxoplasmose gondii in Gabon.</w:t>
+                <w:t xml:space="preserve">Human and animal seroprevalence of Toxoplasma gondii comparison between a rural and urban area in Gabon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Pourrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrick Bisvigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxoplasma Centennial Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Buzios, Brazil</w:t>
+              <w:t xml:space="preserve">10th European Multicolloqium of parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115054v1</w:t>
+                <w:t xml:space="preserve">hal-01113897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure of Toxoplama gondii in gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le toxoplasme en Afrique : Un génotype différent ? Une maladie différente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Pharmaceutique International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Brazzaville, Congo-Kinshasa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude populationnelle d'isolats de toxoplasmes de Type II provenant d'animaux sauvages et domestiques en France et au Portugal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma gondii infection in sheep and free-range France: seroprevalence and isolate genotyping by microsatellite analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dumètre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rozette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Journée Algéro-Française de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Congress: Toxoplasma and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115073v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii infection in sheep and free-range France: seroprevalence and isolate genotyping by microsatellite analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Etude populationnelle d'isolats de toxoplasmes de Type II provenant d'animaux sauvages et domestiques en France et au Portugal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Alarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress: Toxoplasma and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Première Journée Algéro-Française de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115096v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation de deux épidémies françaises de toxoplasmose : l'apport de la génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Passebosc-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmose sévère chez l’immunocompétent revue mondiale et épidémiologie des cas du CNR Toxoplasmose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Laiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmoses « amazoniennes » hospitalisées ou vues en consultation en Guyane de l’adulte immunocompétent : étude de cohorte rétrospective de 2002 à 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typing of European Toxoplasma gondii type II strains by a novel Ion AmpliSeq-based technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13082,1205 +13094,1205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Höper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calvelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Calero-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International meeting Apicomplexa in farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping Toxoplasma gondii: whole genome sequences of isolates across Europe reveal diversity within European type II strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maksimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Angulo-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Calero-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernández-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International meeting Apicomplexa in farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve the Epidemic Intelligence Practices in Public / Veterinary Health Agencies: the MOOD’s way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruault C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsevska E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binot-Herder A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hautefeuille C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proietti C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international meeting on emerging diseases and surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04602278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémie de toxoplasmose amazonienne en territoire amérindien : analyse d'une situation d'émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laghoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Guyanaises d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie moléculaire de Toxoplasma gondii en Nouvelle Aquitaine : évaluation des voies d'introduction de souches exotiques du parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Sientzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohib Gouasmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Dumetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Parasitologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did maritime trade between Europe and West Africa influence T. Gondii genetic diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Etougbetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aretas Tonouhewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier G. Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Biennial Meeting on Toxoplasma Biology and Toxoplasmosis (TOXO-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quimbaya, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de Toxoplasma gondii chez les animaux péri-domestiques et sauvages en région Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohib Gouasmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie L'Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socité Française de Parasitologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes d’introgression dans la diversité génétique du toxoplasme entre la France et l’Afrique de l’Ouest et Centrale : des influences humaines et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cussac (Haute-Vienne), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of Toxoplasma gondii points to a South American origin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jitender P Dubey</w:t>
+                <w:t xml:space="preserve">Toxoplasma gondii strains introgressions between France and West Africa: an exploration of human and environmental factors role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases MEEGID XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">13. International Meeting Molecular Epidemiology and Evolutionary Genetics of infectious Diseases (MEEGID XIII) - Institut of Tropical Medicine in Antwerp, Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326825v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii strains introgressions between France and West Africa: an exploration of human and environmental factors role</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Phylogeography of Toxoplasma gondii points to a South American origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bertranpetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitender P Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Meeting Molecular Epidemiology and Evolutionary Genetics of infectious Diseases (MEEGID XIII) - Institut of Tropical Medicine in Antwerp, Belgium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Antwerpen, Belgium</w:t>
+              <w:t xml:space="preserve">13th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases MEEGID XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309354v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse phylogéographique indique une origine sud-américaine de la population de Toxoplasma gondii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertranpetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14302,88 +14314,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitender P Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Parasitologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14393,180 +14405,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Life Cycle of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; in the Natural Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lélu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olgica Djurković Djaković. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxoplasmosis - Recent Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-36, 2012, 978-953-51-0746-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/48233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14576,147 +14588,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique Toxoplasma gondii haplotype under strong selection has accompanied domestic cats in their global expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14726,114 +14738,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche écologique, épidémiologique et génétique de la biodiversité de Toxoplasma gondii en zone tropicale humide : exemples du Gabon et de la Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Ecole Doctorale n°523 Gay Lussac "Sciences pour l'Environnement", 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010LIMO310K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01288750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId457"/>
+      <w:footerReference w:type="default" r:id="rId458"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14980,51 +14992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Missihoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/9976509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04909698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012214" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Grbavac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip D&#225;mek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-025-08590-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;rimay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aminian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2024.12.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joeres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maksimov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#246;per" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvelage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calero-Bernal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04721-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Passebosc-Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Escobar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04597-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04277215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zemmour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#352;oba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12101205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Amina Khelifi Touhami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aroussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ouchetati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2023.101960" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dechavanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dambrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Yehou&#233;nou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Akond&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Ioana Pa&#537;tiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Mircean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05634-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Coan-Grosso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bolais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Cronemberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane de Aguiar Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alynne da Silva Barbosa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760210302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33556-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carraretto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejda Velo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gabiane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10977-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03564133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Can" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;eg&#252;l Aksoy G&#246;kmen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mert D&#246;&#351;kaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef Erkunt Alak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysu De&#287;irmenci D&#246;&#351;kaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07088-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Raoul Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;tas Babatounde Nounnagnon Tonouhewa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008980" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Lachkhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Lahmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayoun Riahi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88751-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Babba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mezhoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2019.2481" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459045v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maugrion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02456832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gisbert Algaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Verhaegen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benjamin Murat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2019.2675" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03143094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rocaboy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ortis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ojb.61" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blaizot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laghoe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faivre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007435" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1634489" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Ioana Pa&#351;tiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Cozma-Petru&#539;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Balea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3842-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2019.e00052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02320377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02083503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Parra-Torres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.01.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B.N. Tonouhewa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Atchad&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2019-0078" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02044803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002130" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Schares" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignoles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.11.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02292240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonouhewa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atchad&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.10.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02044828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Karakavuk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Aldemir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Atalay &#350;ahar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01646804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dozon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.4e35a9446b89c1b46f8308099840d48f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01935853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Isma&#239;l" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018036" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502320v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Klun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Uzelac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Bobi&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2104-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325518v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yekkour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benjamin Murat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mammar Khames" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.04.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01558393v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaichan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahittikorn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.06.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula F Bolais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela F Pereira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325642v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalark Sukthana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruenruetai Udonsom" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Chaichan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahittikorn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippei Vignoles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/ojtm.000004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertranpetit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Pena" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitender Dubey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.020" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier A." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12783" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325709v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)30315-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222112v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005386v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyffier F." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subtil F." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejan-Angoulvant T." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguet Jp" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asis Khan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925653v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-0276108042013002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudailliez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bach" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.12.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61FKTZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219025v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboub" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276108042013002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cartier T." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Pouvourville N" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huas C." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654105v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Thoisy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.05.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TR36BZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677196v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collinet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01152-10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677265v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000876" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pottier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clairand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hajjar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000142723" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richomme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.014" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDGDFZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355487v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rozette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.07.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD0ND2VC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00360733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01548.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6TG40N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082091v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109757v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Girard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lausted" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317273v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082059v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04603046v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598103v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angulo-Lara" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calero-Bernal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03402110v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405887v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vidal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaizot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02460883v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02308593v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725604v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01920950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01768973v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01667411v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326899v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325792v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307303v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326578v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Forain Bolais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F Pereira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keim" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Amendoeira" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113894v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shukullari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Gantier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diancourt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnabau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114628v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01110147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Thoisy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107443v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115154v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114522v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaffr&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrick Bisvigou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pourrut" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115054v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113920v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113929v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115073v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115096v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alarion" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04607802v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04650809v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Perez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Laiche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04588071v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faucher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545266v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545255v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04602278v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruault C" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsevska E" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binot-Herder A" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautefeuille C" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti C" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02460678v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghoe" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faivre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307374v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohib Gouasmia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dumetre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307411v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougbetche" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aretas Tonouhewa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307343v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01724644v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326825v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitender P Dubey" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02309354v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326924v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00820888" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48233" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445500v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01288750v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIMO310K" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Missihoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/9976509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04909698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012214" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Grbavac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip D&#225;mek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-025-08590-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;rimay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aminian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2024.12.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joeres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maksimov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#246;per" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvelage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calero-Bernal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04721-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Amina Khelifi Touhami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aroussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ouchetati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2023.101960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04277215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zemmour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#352;oba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12101205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Passebosc-Faure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Escobar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04597-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dechavanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dambrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Yehou&#233;nou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Akond&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Ioana Pa&#537;tiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Mircean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05634-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carraretto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejda Velo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gabiane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10977-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bolais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Cronemberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane de Aguiar Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alynne da Silva Barbosa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760210302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33556-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Coan-Grosso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03564133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Can" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;eg&#252;l Aksoy G&#246;kmen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mert D&#246;&#351;kaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef Erkunt Alak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysu De&#287;irmenci D&#246;&#351;kaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07088-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Raoul Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;tas Babatounde Nounnagnon Tonouhewa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008980" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Lachkhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Lahmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayoun Riahi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88751-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Sarr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2019.2481" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Babba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mezhoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459045v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maugrion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02456832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gisbert Algaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Verhaegen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benjamin Murat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2019.2675" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03143094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rocaboy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ortis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ojb.61" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blaizot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laghoe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faivre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2019.e00052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1634489" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Ioana Pa&#351;tiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Cozma-Petru&#539;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Balea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3842-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007435" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02083503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ramos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Parra-Torres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.01.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02320377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459567v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019076" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B.N. Tonouhewa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Atchad&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2019-0078" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02044803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002130" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Schares" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignoles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.11.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02292240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonouhewa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atchad&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02044828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Karakavuk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Aldemir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Atalay &#350;ahar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.10.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01646804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dozon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.4e35a9446b89c1b46f8308099840d48f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01935853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Isma&#239;l" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018036" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula F Bolais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela F Pereira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalark Sukthana" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruenruetai Udonsom" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Chaichan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahittikorn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippei Vignoles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/ojtm.000004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01558393v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaichan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahittikorn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.06.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325518v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yekkour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benjamin Murat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mammar Khames" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.04.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502320v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Klun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Uzelac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Bobi&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2104-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertranpetit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Pena" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitender Dubey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.020" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier A." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12783" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325709v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)30315-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHMJK7G3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222112v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyffier F." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subtil F." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejan-Angoulvant T." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguet Jp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asis Khan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925653v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-0276108042013002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudailliez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.12.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61FKTZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboub" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276108042013002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005363v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cartier T." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Pouvourville N" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huas C." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654105v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Thoisy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.05.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TR36BZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01152-10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677265v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000876" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richomme" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDGDFZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405231v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pottier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clairand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hajjar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000142723" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355487v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rozette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.07.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD0ND2VC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00360733v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01548.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6TG40N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109757v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Girard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lausted" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082091v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317273v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082059v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04603046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598103v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598092v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544451v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angulo-Lara" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calero-Bernal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03402110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405887v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vidal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaizot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02460883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02308593v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01920950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725604v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01768973v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01667411v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326899v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307303v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Forain Bolais" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F Pereira" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Amendoeira" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shukullari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Gantier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diancourt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnabau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01110147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Thoisy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114628v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107443v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115154v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115054v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114522v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaffr&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrick Bisvigou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113897v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pourrut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113920v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113929v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115096v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alarion" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115073v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04607802v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04650809v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Perez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Laiche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04588071v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Vidal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faucher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545266v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545255v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04602278v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruault C" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsevska E" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binot-Herder A" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautefeuille C" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti C" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02460678v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghoe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faivre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307374v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohib Gouasmia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dumetre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307411v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougbetche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aretas Tonouhewa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307343v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01724644v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02309354v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326825v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitender P Dubey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326924v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820888v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00820888" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48233" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445500v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01288750v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIMO310K" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>