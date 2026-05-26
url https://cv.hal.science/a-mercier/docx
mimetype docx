--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -645,2214 +645,2197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Systematic “Jailed Wire” Technique for Bifurcation Provisional Stenting. A CABRIOLET Substudy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasmosis in South America: a hybridization-driven disease burden?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dérimay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Aminian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandra De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cjca.2024.12.021⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (12), pp.1086-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2025.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001507v1</w:t>
+                <w:t xml:space="preserve">hal-05616282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of European Toxoplasma gondii strains by a new high-resolution next-generation sequencing-based method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefit of Systematic “Jailed Wire” Technique for Bifurcation Provisional Stenting. A CABRIOLET Substudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dérimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Aminian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Joeres</w:t>
+                <w:t xml:space="preserve">Luc Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maksimov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Calero-Bernal</w:t>
+                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-023-04721-7⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cjca.2024.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522396v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and risk factors of Toxoplasma gondii infection in sheep in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotyping of European Toxoplasma gondii strains by a new high-resolution next-generation sequencing-based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maksimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Höper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ouchene</w:t>
+                <w:t xml:space="preserve">S. Calvelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azra Hamidović</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Imane Ouchetati</w:t>
+                <w:t xml:space="preserve">R. Calero-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101960⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.355-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-023-04721-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600921v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and risk factors of Toxoplasma gondii infection in sheep in Algeria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
+                <w:t xml:space="preserve">A ring trial to harmonize Toxoplasma gondii microsatellite typing: comparative analysis of results and recommendations for optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Ouchetati</w:t>
+                <w:t xml:space="preserve">G. Cardron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Passebosc-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Plault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernández-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101960⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.803-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-023-04597-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522379v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocysticercosis Diagnosis in a Non-Endemic Country: France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Rouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Šoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (10), pp.1205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens12101205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ring trial to harmonize Toxoplasma gondii microsatellite typing: comparative analysis of results and recommendations for optimization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seroprevalence and risk factors of Toxoplasma gondii infection in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Plault</w:t>
+                <w:t xml:space="preserve">Nassim Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernández-Escobar</w:t>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Amina Khelifi Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ouchetati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-023-04597-7⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.101960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522392v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroepidemiology of toxoplasmosis in pregnant women and detection of infection acquired during pregnancy in Cotonou, Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroprevalence and risk factors of Toxoplasma gondii infection in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Amina Khelifi Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Amagbégnon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noé Akondé</w:t>
+                <w:t xml:space="preserve">Imane Ouchetati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2023040⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.101960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2023.101960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658824v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii infection in sheep from Romania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroepidemiology of toxoplasmosis in pregnant women and detection of infection acquired during pregnancy in Cotonou, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Amagbégnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Dechavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Dambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Ioana Paștiu</w:t>
+                <w:t xml:space="preserve">Urielle Yehouénou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorica Mircean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Plault</w:t>
+                <w:t xml:space="preserve">Noé Akondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05634-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2023040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04369982v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature on dengue and chikungunya transmission by the mosquito Aedes albopictus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma gondii infection in sheep from Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Ioana Paștiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorica Mircean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Gabiane</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Passebosc-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10977-4⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05634-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03655009v1</w:t>
+                <w:t xml:space="preserve">anses-04369982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma gondii in the faeces of wild felids from the Atlantic Forest, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Bolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Cronemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Bolais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Fabiane de Aguiar Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alynne da Silva Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0074-02760210302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique Toxoplasma gondii haplotype accompanied the global expansion of cats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Molecular prevalence, genetic characterization and patterns of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; infection in domestic small mammals from Cotonou, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas R. Etougbétché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Joël Dossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Coan-Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33556-7⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863411v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular prevalence, genetic characterization and patterns of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; infection in domestic small mammals from Cotonou, Benin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A unique Toxoplasma gondii haplotype accompanied the global expansion of cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022058⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957367v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new serotyping ELISA for Toxoplasma gondii type II, type III and Africa 1 lineages using in silico peptide discovery methods, well categorized feline and human outbreak serum samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of temperature on dengue and chikungunya transmission by the mosquito Aedes albopictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Carraretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hüseyin Can</w:t>
+                <w:t xml:space="preserve">Enkelejda Velo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayşegül Aksoy Gökmen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aysu Değirmenci Döşkaya</w:t>
+                <w:t xml:space="preserve">Gaelle Gabiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-022-07088-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.6973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10977-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564133v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03655009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hotspot of Toxoplasma gondii Africa 1 lineage in Benin: How new genotypes from West Africa contribute to understand the parasite genetic diversity worldwide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azra Hamidović</w:t>
+                <w:t xml:space="preserve">Development of a new serotyping ELISA for Toxoplasma gondii type II, type III and Africa 1 lineages using in silico peptide discovery methods, well categorized feline and human outbreak serum samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hüseyin Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayşegül Aksoy Gökmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mert Döşkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Raoul Etougbétché</w:t>
+                <w:t xml:space="preserve">Sedef Erkunt Alak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arétas Babatounde Nounnagnon Tonouhewa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
+                <w:t xml:space="preserve">Aysu Değirmenci Döşkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008980⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-022-07088-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566469v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First isolation and genotyping of Toxoplasma gondii strains from domestic animals in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hotspot of Toxoplasma gondii Africa 1 lineage in Benin: How new genotypes from West Africa contribute to understand the parasite genetic diversity worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Raoul Etougbétché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arwa Lachkhem</w:t>
+                <w:t xml:space="preserve">Arétas Babatounde Nounnagnon Tonouhewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Lahmar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Homayoun Riahi</w:t>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88751-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.e0008980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401649v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and Risk Factors of Toxoplasma gondii Infection in Free-Range Chickens in Senegal, West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First isolation and genotyping of Toxoplasma gondii strains from domestic animals in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Lachkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedine Sarr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Karine Passebosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Homayoun Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.15-21. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.9328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/vbz.2019.2481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88751-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275224v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii among healthy blood donors in two locations in Tunisia and associated risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Lachkhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,5901 +2906,6035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spatial analysis and host population genetics to gain insights into the mode of transmission of a pathogen: The example of Toxoplasma gondii in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroprevalence and Risk Factors of Toxoplasma gondii Infection in Free-Range Chickens in Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedine Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Océane Maugrion</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, pp.104142. </w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2019.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459045v2</w:t>
+                <w:t xml:space="preserve">hal-02275224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Study of Toxoplasma gondii Isolates Originating from Humans and Organic Pigs in Belgium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining spatial analysis and host population genetics to gain insights into the mode of transmission of a pathogen: The example of Toxoplasma gondii in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Gisbert Algaba</w:t>
+                <w:t xml:space="preserve">Claire Stragier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bavo Verhaegen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Océane Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/fpd.2019.2675⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.104142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456832v1</w:t>
+                <w:t xml:space="preserve">hal-02459045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Resource Center for Toxoplasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Study of Toxoplasma gondii Isolates Originating from Humans and Organic Pigs in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Gisbert Algaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavo Verhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Rocaboy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Jean Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Wim Coucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naïma Ortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/ojb.61⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/fpd.2019.2675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143094v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Amazonian Toxoplasmosis: A One Health Investigation in a Remote Amerindian Community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological Resource Center for Toxoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rocaboy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blaizot</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nabet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+                <w:t xml:space="preserve">Naïma Ortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00401⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/ojb.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987218v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Toxoplasma gondii strains at the global level and its determinants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azra Hamidović</w:t>
+                <w:t xml:space="preserve">Outbreak of Amazonian Toxoplasmosis: A One Health Investigation in a Remote Amerindian Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laghoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Dardé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2019.e00052⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325430v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The native European Aedes geniculatus mosquito species can transmit chikungunya virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorian Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Diancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.962-972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22221751.2019.1634489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and genetic characterization of Toxoplasma gondii in naturally infected backyard pigs intended for familial consumption in Romania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anamaria Ioana Paştiu</w:t>
+                <w:t xml:space="preserve">The introduction of new hosts with human trade shapes the extant distribution of Toxoplasma gondii lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedine Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Cozma-Petruț</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Balea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3842-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.e0007435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459652v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The introduction of new hosts with human trade shapes the extant distribution of Toxoplasma gondii lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and genetic characterization of Toxoplasma gondii in naturally infected backyard pigs intended for familial consumption in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Ioana Paştiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Cozma-Petruț</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Balea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fatoumata Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007435⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3842-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275387v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of yellow-legged gulls to Toxoplasma gondii along the Western Mediterranean coasts: Tales from a sentinel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gamble</w:t>
+                <w:t xml:space="preserve">Diversity of Toxoplasma gondii strains at the global level and its determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaiza Parra-Torres</w:t>
+                <w:t xml:space="preserve">Marie Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.01.002⟩</w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.e00052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2019.e00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083503v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence of atypical Toxoplasma gondii strains isolated in French Guiana in a murine model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma gondii in beef consumed in France: regional variation in seroprevalence and parasite isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Catherine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régine Geers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26, pp.60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019048⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 26, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320377v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii in beef consumed in France: regional variation in seroprevalence and parasite isolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virulence of atypical Toxoplasma gondii strains isolated in French Guiana in a murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Blaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thébault</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Perret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26, pp.77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019076⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 26, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459567v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séroprévalence de la toxoplasmose chez les femmes enceintes au Bénin : méta-analyse et métarégression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure of yellow-legged gulls to Toxoplasma gondii along the Western Mediterranean coasts: Tales from a sentinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B.N. Tonouhewa</w:t>
+                <w:t xml:space="preserve">Raul Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Amagbégnon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">Yaiza Parra-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bspe-2019-0078⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184757v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Amazonian Toxoplasmosis Caused by Atypical Strains in French Guiana, 2002–2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Nabet</w:t>
+                <w:t xml:space="preserve">Séroprévalence de la toxoplasmose chez les femmes enceintes au Bénin : méta-analyse et métarégression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B.N. Tonouhewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amagbégnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Atchadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Blanchet</w:t>
+                <w:t xml:space="preserve">A. Hamidovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (3), pp.e39-e42. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (2), pp.79-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/INF.0000000000002130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bspe-2019-0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044803v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Toxoplasma gondii strains shaped by commensal communities of small mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Pediatric Amazonian Toxoplasmosis Caused by Atypical Strains in French Guiana, 2002–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gereon Schares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Stragier</w:t>
+                <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vignoles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Brouat</w:t>
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (3-4), pp.267-275. </w:t>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (3), pp.e39-e42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/INF.0000000000002130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624520v1</w:t>
+                <w:t xml:space="preserve">hal-02044803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Seroprevalence of Toxoplasmosis among Pregnant Women in Benin: Meta-Analysis and Meta-Regression].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of Toxoplasma gondii strains shaped by commensal communities of small mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tonouhewa</w:t>
+                <w:t xml:space="preserve">Gereon Schares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Stragier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Amagbégnon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bspe-2019-0078⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (3-4), pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292240v1</w:t>
+                <w:t xml:space="preserve">hal-02624520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of toxoplasmosis and genetic characterization of Toxoplasma gondii strains isolated in wild birds of prey and their relation with previously isolated strains from Turkey</w:t>
+                <w:t xml:space="preserve">[Seroprevalence of Toxoplasmosis among Pregnant Women in Benin: Meta-Analysis and Meta-Regression].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammet Karakavuk</w:t>
+                <w:t xml:space="preserve">A Tonouhewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duygu Aldemir</w:t>
+                <w:t xml:space="preserve">R Amagbégnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Atchadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hüseyin Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (2), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bspe-2019-0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044828v1</w:t>
+                <w:t xml:space="preserve">hal-02292240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma and Africa: one parasite, two opposite population structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of toxoplasmosis and genetic characterization of Toxoplasma gondii strains isolated in wild birds of prey and their relation with previously isolated strains from Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Muhammet Karakavuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duygu Aldemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Atalay Şahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hüseyin Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0196159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563347v1</w:t>
+                <w:t xml:space="preserve">hal-02044828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma and Africa: One Parasite, Two Opposite Population Structures</w:t>
+                <w:t xml:space="preserve">Toxoplasma and Africa: one parasite, two opposite population structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (2), pp.140-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pt.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646804v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information circulation in times of Ebola : Twitter and the sexual transmission of Ebola by survivors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma and Africa: One Parasite, Two Opposite Population Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Morin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Currents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/currents.outbreaks.4e35a9446b89c1b46f8308099840d48f⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (2), pp.140-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295372v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii in commensal rodents sampled across Senegal, West Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Brouat</w:t>
+                <w:t xml:space="preserve">Information circulation in times of Ebola : Twitter and the sexual transmission of Ebola by survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Amidi Diagne</w:t>
+                <w:t xml:space="preserve">J. Dozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Ismaïl</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laëtitia Atlani Duault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2018036⟩</w:t>
+              <w:t xml:space="preserve">PLoS Currents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Publ. online 2018 Aug. 28 - version 1, 16 p. [en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/currents.outbreaks.4e35a9446b89c1b46f8308099840d48f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935853v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des internes et des généralistes dans la recherche d'informations de santé : de l'intention à la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii in commensal rodents sampled across Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Amidi Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+                <w:t xml:space="preserve">Khadija Ismaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Griffon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2018036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037247v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii survey in cats from two environments of the city of Rio de Janeiro, Brazil by Modified Agglutination Test on sera and filter-paper.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical distribution of Toxoplasma gondii genotypes in Asia: A link with neighboring continents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula F Bolais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+                <w:t xml:space="preserve">A Mahittikorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela F Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
+                <w:t xml:space="preserve">F. Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502299v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma Serostatus in Thai Free- Range Chickens: Prevalence and Two Diagnostic Methods</w:t>
+                <w:t xml:space="preserve">Toxoplasma gondii survey in cats from two environments of the city of Rio de Janeiro, Brazil by Modified Agglutination Test on sera and filter-paper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaowalark Sukthana</w:t>
+                <w:t xml:space="preserve">Paula F Bolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruenruetai Udonsom</w:t>
+                <w:t xml:space="preserve">Pamela F Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patcharee Chaichan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phlippei Vignoles</w:t>
+                <w:t xml:space="preserve">Rafael Keim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Tropical Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325642v1</w:t>
+                <w:t xml:space="preserve">hal-01502299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical distribution of Toxoplasma gondii genotypes in Asia: A link with neighboring continents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma Serostatus in Thai Free- Range Chickens: Prevalence and Two Diagnostic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalark Sukthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruenruetai Udonsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patcharee Chaichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chaichan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">A. Mahittikorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mahittikorn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ariey</w:t>
+                <w:t xml:space="preserve">Phlippei Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Tropical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.018-023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17352/ojtm.000004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558393v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First genetic characterization of Toxoplasma gondii in stray cats from Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yekkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Yekkour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammar Khames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 239, pp.31-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first isolation and molecular characterization of Toxoplasma gondii from horses in Serbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Klun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Klun</w:t>
+                <w:t xml:space="preserve">Aleksandra Uzelac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Uzelac</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Bobić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-017-2104-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of Toxoplasma gondii points to a South American origin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement des internes et des généralistes dans la recherche d'informations de santé : de l'intention à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bertranpetit</w:t>
+                <w:t xml:space="preserve">N Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jombart</w:t>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jitender Dubey</w:t>
+                <w:t xml:space="preserve">Quentin Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.170-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502248v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid quantification of viable Legionella in nuclear cooling tower waters using filter cultivation, fluorescent in situ hybridization, and solid phase cytometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeography of Toxoplasma gondii points to a South American origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bertranpetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudart</w:t>
+                <w:t xml:space="preserve">Hilda Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillaume</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jitender Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.12783⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.150-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140295v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animaux réservoirs de Toxoplasma gondii : état des lieux en France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régine Geers</w:t>
+                <w:t xml:space="preserve">Rapid quantification of viable Legionella in nuclear cooling tower waters using filter cultivation, fluorescent in situ hybridization, and solid phase cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercier A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitomir Djokic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(15)30315-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (5), pp.1238-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325709v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Toxoplasma gondii DNA in horse meat from supermarkets in France and performance evaluation of two serological tests.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+                <w:t xml:space="preserve">Animaux réservoirs de Toxoplasma gondii : état des lieux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Geers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dalmay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (477), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(15)30315-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222112v1</w:t>
+                <w:t xml:space="preserve">hal-02325709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gueyffier F.</w:t>
+                <w:t xml:space="preserve">Detection of Toxoplasma gondii DNA in horse meat from supermarkets in France and performance evaluation of two serological tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Aroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtil F.</w:t>
+                <w:t xml:space="preserve">François Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bejan-Angoulvant T.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baguet Jp</w:t>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.doi: 10.1038/jhh.2014.29</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005386v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic separation of domestic and wild strains of Toxoplasma gondii in French Guiana correlates with a monomorphic version of chromosome1a.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we identify response markers to antihypertensive drugs? First results from the Ideal Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueyffier F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subtil F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asis Khan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
+                <w:t xml:space="preserve">Bejan-Angoulvant T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baguet Jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (9), pp.e3182</w:t>
+              <w:t xml:space="preserve">Journal of Human Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.doi: 10.1038/jhh.2014.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205272v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic separation of domestic and wild strains of Toxoplasma gondii in French Guiana correlates with a monomorphic version of chromosome1a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asis Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (9), pp.e3182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925653v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pompe à insuline améliore-t-elle la qualité de vie et la satisfaction des enfants et adolescents diabétiques de type 1 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bonnabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lichtenberger-Geslin</w:t>
+                <w:t xml:space="preserve">Mamadou Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boudailliez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2012.12.011⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (4), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0074-0276108042013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04929014v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Bonnabau</w:t>
+                <w:t xml:space="preserve">La pompe à insuline améliore-t-elle la qualité de vie et la satisfaction des enfants et adolescents diabétiques de type 1 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lichtenberger-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Kane Mboub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">V. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 108 (4), pp.399 - 407. </w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.248-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0074-0276108042013002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219025v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constats sur l'organisation des soins primaires en France.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mercier A.</w:t>
+                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Pouvourville N</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huas C.</w:t>
+                <w:t xml:space="preserve">Mamadou Kane Mboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (4), pp.399 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-0276108042013002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005363v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human impact on genetic diversity of Toxoplasma gondii: example of the anthropized environment from French Guiana.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+                <w:t xml:space="preserve">Constats sur l'organisation des soins primaires en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Devillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+                <w:t xml:space="preserve">Cartier T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercier A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Thoisy</w:t>
+                <w:t xml:space="preserve">De Pouvourville N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huas C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.65-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00654105v1</w:t>
+                <w:t xml:space="preserve">hal-01005363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of Toxoplasma gondii isolates with 15 microsatellite markers in a single multiplex PCR assay.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Human impact on genetic diversity of Toxoplasma gondii: example of the anthropized environment from French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Collinet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (12), pp.4641-5. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.1378-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01152-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677196v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00654105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional haplogroups of Toxoplasma gondii out of Africa: population structure and mouse-virulence of strains from Gabon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotyping of Toxoplasma gondii isolates with 15 microsatellite markers in a single multiplex PCR assay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (12), pp.4641-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01152-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677265v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of Toxoplasma gondii from wild boar (Sus scrofa) in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additional haplogroups of Toxoplasma gondii out of Africa: population structure and mouse-virulence of strains from Gabon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richomme</w:t>
+                <w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2009.06.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (11), pp.e876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00418442v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Erythropoietin Treatment Decreases Post-Infarct Myocardial Damage in Rats without Venous Thrombogenic Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Prunier</w:t>
+                <w:t xml:space="preserve">R. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 112 (2), pp.129 - 134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000142723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic characterization of Toxoplasma gondii from wild boar (Sus scrofa) in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Harry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 164 (2-4), pp.296-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2009.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00452054v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii infection in sheep from Haute-Vienne, France: seroprevalence and isolate genotyping by microsatellite analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dumètre</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Demanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.672-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2006.07.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355487v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00452054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toxoplasma gondii infection in sheep from Haute-Vienne, France: seroprevalence and isolate genotyping by microsatellite analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dumètre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rozette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142 (3-4), pp.376-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2006.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite markers in Labiotermes labralis (Isoptera, Termitidae, Nasutitermitinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.121-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01548.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00360733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8827,426 +8944,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de prévalence de T. gondii chez les mammifères marins en France et génotypage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Lausted</w:t>
+                <w:t xml:space="preserve">Understanding the History of the Domestic Cycle of Toxoplasma gondii in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg M. Ar Gouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale Vétérinaire d'Alfort, Sep 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Microbiologie de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Vie Santé Université Strasbourg, Apr 2025, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109757v2</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the History of the Domestic Cycle of Toxoplasma gondii in South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azra Hamidović</w:t>
+                <w:t xml:space="preserve">Etude de prévalence de T. gondii chez les mammifères marins en France et génotypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Lausted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Microbiologie de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale Vie Santé Université Strasbourg, Apr 2025, STRASBOURG, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale Vétérinaire d'Alfort, Sep 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082091v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma gondii en Amérique du Sud : un parasite zoonotique ancien, une émergence récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg M. Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France One Global Health Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France One Global Health Forum, Oct 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxoplasmose à l'ère de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9262,5140 +9379,5140 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoFoG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE GUYANE, Apr 2025, KOUROU, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réservoir animal et survenue de cas de toxoplasmose congénitale en France métropolitaine : apport de l'épidémiologie moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the History of the Domestic Cycle of Toxoplasma gondii in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Environmental Toxoplasmosis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, BERLIN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the History of the Domestic Cycle of Toxoplasma gondii in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress on Toxoplasmosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, BERLIN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping Toxoplasma: whole genome sequences of isolates across europe reveal more diversity within European type II than expected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maksimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Angulo-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Calero-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernández-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Congress Of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive introgressions of Toxoplasma gondii domestic alleles in the Americas coincide with the recent introduction of the domestic cat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Prugnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Le Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxoplasmose amazonienne (TA) est-elle toujours grave ? Étude rétrospective de 2002 à 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNI 2021, 22èmes journées nationales d'infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence des souches atypiques de Toxoplasma gondii isolées en Guyane française chez un modèle murin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Guyanaises d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxoplasmose en Amérique du sud : lien entre environnement, diversité génétique du parasite et pathogénicité chez l'immunocompétent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVes Actualités du Pharo - One Health : vers une seule santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GISPE (Groupe d’intervention en santé publique &amp; épidémiologie), Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible role of invasive commensal rodents in shaping current Toxoplasma gondii population structure in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedine Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases (MEEGID XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Scientific Committee and Elsevier, Nov 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’introgression des génotypes de Toxoplasma gondii entre la France et l’Afrique de l’Ouest et Centrale, et son impact sur l’épidémiologie de la toxoplasmose dans ces régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Confédérale Léonard de Vinci, Université de Poitiers (Frédéric BECQ), Université de Limoges (Bertrand COURTIOUX), Mar 2018, Cussac (Haute-Vienne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial structure of Toxoplasma gondii genetic diversity in Senegal: role of maritime trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxo-14 Conférence 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tomar, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial structure of Toxoplasma gondii genetic diversity in Senegal: role of maritime trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GEIST, Facultés de Médecine et de Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes d'introgressions dans l'étude de la diversité génétique du toxoplasme entre la France et l'Afrique de l'Ouest : des influences humaines et environnementales à explorer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la Société Française de Parasitologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la diversité du Toxoplasme dans son épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI) : Agents infectieux, immunité et thérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'introgression des génotypes de Toxoplasma gondii entre la France et l'Afrique de l'Ouest, et son impact sur l'épidémiologie de la toxoplasmose dans ces régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benjamin Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Edition du Club Toxo à l'Institut Cochin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête écoépidémiologique de Toxoplasma gondii chez différentes espèces animales domestiques et sauvages de l'Etat de Rio de Janeiro au Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Forain Bolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Keim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Regina Amendoeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GEIST, ENSIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochlerotatus geniculatus a native European mosquito with a high vector competence for Chikungunya virus.</w:t>
+                <w:t xml:space="preserve">A native European mosquito that can transmit Chikungunya virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63nd Annual Meeting of American Society of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, New Orleans (Louisiane), United States</w:t>
+              <w:t xml:space="preserve">EDENext 2014 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114565v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A native European mosquito that can transmit Chikungunya virus.</w:t>
+                <w:t xml:space="preserve">Ochlerotatus geniculatus a native European mosquito with a high vector competence for Chikungunya virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Shukullari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bonnabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDENext 2014 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rovaniemi, Finland</w:t>
+              <w:t xml:space="preserve">63nd Annual Meeting of American Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, New Orleans (Louisiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113894v1</w:t>
+                <w:t xml:space="preserve">hal-01114565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact humain sur la diversité génétique de Toxoplasma gondii : exemple de l'environnement anthropisé de la Guyane française.</w:t>
+                <w:t xml:space="preserve">Genetic diversity of toxoplasma gondii strains from two different environments in French Guiana : wild versus anthropized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B de Thoisy</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreès SFMM, SFP, GPLF (Communication orale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Microorganisms facing their environment - muséum National d'Histoire Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110147v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of toxoplasma gondii strains from two different environments in French Guiana : wild versus anthropized.</w:t>
+                <w:t xml:space="preserve">L'impact humain sur la diversité génétique de Toxoplasma gondii : exemple de l'environnement anthropisé de la Guyane française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms facing their environment - muséum National d'Histoire Naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Congreès SFMM, SFP, GPLF (Communication orale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114628v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Toxoplasma gondii strains from two different environments in French Guiana: wild versus anthropized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Toxoplasma Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure of Toxoplasma gondii in Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée scientifique de l'IFR GEIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of Toxoplasmose gondii in Gabon.</w:t>
+                <w:t xml:space="preserve">Isolation and genotyping of Toxoplasma gondii from different areas in Gabon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrick Bisvigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxoplasma Centennial Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Buzios, Brazil</w:t>
+              <w:t xml:space="preserve">Young Researchers &amp; Life Science meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115054v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and genotyping of Toxoplasma gondii from different areas in Gabon.</w:t>
+                <w:t xml:space="preserve">Human and animal seroprevalence of Toxoplasma gondii comparison between a rural and urban area in Gabon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Pourrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrick Bisvigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers &amp; Life Science meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Multicolloqium of parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114522v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and animal seroprevalence of Toxoplasma gondii comparison between a rural and urban area in Gabon.</w:t>
+                <w:t xml:space="preserve">Population structure of Toxoplasmose gondii in Gabon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrick Bisvigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Multicolloqium of parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Toxoplasma Centennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113897v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure of Toxoplama gondii in gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ngoubangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le toxoplasme en Afrique : Un génotype différent ? Une maladie différente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Pharmaceutique International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Brazzaville, Congo-Kinshasa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii infection in sheep and free-range France: seroprevalence and isolate genotyping by microsatellite analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Etude populationnelle d'isolats de toxoplasmes de Type II provenant d'animaux sauvages et domestiques en France et au Portugal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Alarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress: Toxoplasma and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Première Journée Algéro-Française de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115096v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude populationnelle d'isolats de toxoplasmes de Type II provenant d'animaux sauvages et domestiques en France et au Portugal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma gondii infection in sheep and free-range France: seroprevalence and isolate genotyping by microsatellite analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dumètre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rozette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Journée Algéro-Française de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Congress: Toxoplasma and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115073v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation de deux épidémies françaises de toxoplasmose : l'apport de la génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Passebosc-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmose sévère chez l’immunocompétent revue mondiale et épidémiologie des cas du CNR Toxoplasmose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Laiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmoses « amazoniennes » hospitalisées ou vues en consultation en Guyane de l’adulte immunocompétent : étude de cohorte rétrospective de 2002 à 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typing of European Toxoplasma gondii type II strains by a novel Ion AmpliSeq-based technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maksimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Höper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calvelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Calero-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International meeting Apicomplexa in farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping Toxoplasma gondii: whole genome sequences of isolates across Europe reveal diversity within European type II strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maksimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Angulo-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Calero-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernández-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International meeting Apicomplexa in farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve the Epidemic Intelligence Practices in Public / Veterinary Health Agencies: the MOOD’s way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruault C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsevska E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binot-Herder A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hautefeuille C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proietti C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international meeting on emerging diseases and surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04602278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémie de toxoplasmose amazonienne en territoire amérindien : analyse d'une situation d'émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laghoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Guyanaises d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie moléculaire de Toxoplasma gondii en Nouvelle Aquitaine : évaluation des voies d'introduction de souches exotiques du parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Sientzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohib Gouasmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Dumetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Parasitologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did maritime trade between Europe and West Africa influence T. Gondii genetic diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Etougbetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aretas Tonouhewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier G. Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Biennial Meeting on Toxoplasma Biology and Toxoplasmosis (TOXO-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quimbaya, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de Toxoplasma gondii chez les animaux péri-domestiques et sauvages en région Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohib Gouasmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie L'Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socité Française de Parasitologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes d’introgression dans la diversité génétique du toxoplasme entre la France et l’Afrique de l’Ouest et Centrale : des influences humaines et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire thématique ED 615</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cussac (Haute-Vienne), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii strains introgressions between France and West Africa: an exploration of human and environmental factors role</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Phylogeography of Toxoplasma gondii points to a South American origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bertranpetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitender P Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Meeting Molecular Epidemiology and Evolutionary Genetics of infectious Diseases (MEEGID XIII) - Institut of Tropical Medicine in Antwerp, Belgium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Antwerpen, Belgium</w:t>
+              <w:t xml:space="preserve">13th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases MEEGID XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309354v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of Toxoplasma gondii points to a South American origin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jitender P Dubey</w:t>
+                <w:t xml:space="preserve">Toxoplasma gondii strains introgressions between France and West Africa: an exploration of human and environmental factors role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases MEEGID XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">13. International Meeting Molecular Epidemiology and Evolutionary Genetics of infectious Diseases (MEEGID XIII) - Institut of Tropical Medicine in Antwerp, Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326825v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse phylogéographique indique une origine sud-américaine de la population de Toxoplasma gondii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertranpetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitender P Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Parasitologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14405,180 +14522,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Life Cycle of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; in the Natural Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lélu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olgica Djurković Djaković. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxoplasmosis - Recent Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InTech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-36, 2012, 978-953-51-0746-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/48233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14588,147 +14705,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique Toxoplasma gondii haplotype under strong selection has accompanied domestic cats in their global expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14738,114 +14855,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche écologique, épidémiologique et génétique de la biodiversité de Toxoplasma gondii en zone tropicale humide : exemples du Gabon et de la Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Ecole Doctorale n°523 Gay Lussac "Sciences pour l'Environnement", 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010LIMO310K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01288750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId458"/>
+      <w:footerReference w:type="default" r:id="rId461"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14992,51 +15109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Missihoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/9976509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04909698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012214" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Grbavac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip D&#225;mek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-025-08590-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;rimay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aminian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2024.12.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joeres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maksimov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#246;per" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvelage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calero-Bernal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04721-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Amina Khelifi Touhami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aroussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ouchetati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2023.101960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04277215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zemmour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#352;oba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12101205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Passebosc-Faure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Escobar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04597-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dechavanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dambrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Yehou&#233;nou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Akond&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Ioana Pa&#537;tiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Mircean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05634-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carraretto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejda Velo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gabiane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10977-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bolais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Cronemberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane de Aguiar Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alynne da Silva Barbosa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760210302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33556-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Coan-Grosso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03564133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Can" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;eg&#252;l Aksoy G&#246;kmen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mert D&#246;&#351;kaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef Erkunt Alak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysu De&#287;irmenci D&#246;&#351;kaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07088-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Raoul Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;tas Babatounde Nounnagnon Tonouhewa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008980" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Lachkhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Lahmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayoun Riahi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88751-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Sarr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2019.2481" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Babba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mezhoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459045v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maugrion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02456832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gisbert Algaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Verhaegen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benjamin Murat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2019.2675" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03143094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rocaboy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ortis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ojb.61" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blaizot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laghoe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faivre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2019.e00052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1634489" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Ioana Pa&#351;tiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Cozma-Petru&#539;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Balea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3842-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007435" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02083503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ramos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Parra-Torres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.01.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02320377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459567v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019076" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B.N. Tonouhewa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Atchad&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2019-0078" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02044803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002130" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Schares" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignoles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.11.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02292240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonouhewa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atchad&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02044828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Karakavuk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Aldemir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Atalay &#350;ahar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.10.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01646804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dozon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.4e35a9446b89c1b46f8308099840d48f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01935853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Isma&#239;l" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018036" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula F Bolais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela F Pereira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalark Sukthana" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruenruetai Udonsom" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Chaichan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahittikorn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippei Vignoles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/ojtm.000004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01558393v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaichan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahittikorn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.06.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325518v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yekkour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benjamin Murat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mammar Khames" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.04.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502320v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Klun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Uzelac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Bobi&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2104-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertranpetit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Pena" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitender Dubey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.020" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier A." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12783" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325709v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)30315-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHMJK7G3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222112v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyffier F." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subtil F." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejan-Angoulvant T." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguet Jp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asis Khan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925653v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-0276108042013002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudailliez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.12.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61FKTZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboub" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276108042013002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005363v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cartier T." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Pouvourville N" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huas C." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654105v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Thoisy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.05.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TR36BZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01152-10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677265v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000876" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richomme" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDGDFZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405231v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pottier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clairand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hajjar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000142723" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355487v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rozette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.07.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD0ND2VC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00360733v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01548.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6TG40N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109757v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Girard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lausted" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082091v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317273v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082059v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04603046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598103v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598092v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544451v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angulo-Lara" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calero-Bernal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03402110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405887v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vidal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaizot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02460883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02308593v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01920950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725604v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01768973v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01667411v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326899v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307303v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Forain Bolais" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F Pereira" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Amendoeira" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114565v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shukullari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Gantier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diancourt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnabau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01110147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Thoisy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114628v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107443v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115154v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115054v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114522v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaffr&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrick Bisvigou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113897v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pourrut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113920v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113929v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115096v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alarion" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115073v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04607802v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04650809v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Perez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Laiche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04588071v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Vidal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faucher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545266v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545255v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04602278v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruault C" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsevska E" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binot-Herder A" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautefeuille C" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti C" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02460678v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghoe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faivre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307374v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohib Gouasmia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dumetre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307411v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougbetche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aretas Tonouhewa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307343v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01724644v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02309354v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326825v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitender P Dubey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326924v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820888v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00820888" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48233" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445500v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01288750v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIMO310K" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Missihoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/9976509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04909698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc-Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012214" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Grbavac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip D&#225;mek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-025-08590-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra De-La-Torre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2025.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05001507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;rimay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aminian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2024.12.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joeres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maksimov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#246;per" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvelage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calero-Bernal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04721-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Passebosc-Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Escobar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04597-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04277215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zemmour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#352;oba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12101205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Amina Khelifi Touhami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ouchetati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2023.101960" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dechavanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dambrun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Yehou&#233;nou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Akond&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Ioana Pa&#537;tiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Mircean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05634-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bolais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Cronemberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane de Aguiar Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alynne da Silva Barbosa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760210302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Coan-Grosso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33556-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carraretto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejda Velo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gabiane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10977-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03564133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Can" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;eg&#252;l Aksoy G&#246;kmen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mert D&#246;&#351;kaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef Erkunt Alak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysu De&#287;irmenci D&#246;&#351;kaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07088-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Raoul Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;tas Babatounde Nounnagnon Tonouhewa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008980" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Lachkhem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Lahmar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Passebosc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayoun Riahi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88751-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Babba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mezhoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Sarr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2019.2481" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459045v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stragier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maugrion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104142" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02456832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gisbert Algaba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Verhaegen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benjamin Murat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2019.2675" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03143094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rocaboy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ortis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ojb.61" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blaizot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laghoe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faivre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00401" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321445v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1634489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02275387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007435" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Ioana Pa&#351;tiu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Cozma-Petru&#539;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Balea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3842-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2019.e00052" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019076" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02320377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02083503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ramos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Parra-Torres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184757v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B.N. Tonouhewa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Atchad&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamidovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2019-0078" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02044803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/INF.0000000000002130" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624520v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Schares" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignoles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.11.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02292240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonouhewa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Amagb&#233;gnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atchad&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02044828v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammet Karakavuk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Aldemir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Atalay &#350;ahar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.10.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01646804v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dozon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/currents.outbreaks.4e35a9446b89c1b46f8308099840d48f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01935853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Isma&#239;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01558393v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaichan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahittikorn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.06.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula F Bolais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela F Pereira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalark Sukthana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruenruetai Udonsom" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Chaichan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahittikorn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippei Vignoles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/ojtm.000004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325518v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yekkour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benjamin Murat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mammar Khames" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.04.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502320v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Klun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Uzelac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Bobi&#263;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2104-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502248v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertranpetit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Pena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitender Dubey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier A." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12783" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325709v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)30315-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHMJK7G3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005386v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyffier F." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subtil F." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejan-Angoulvant T." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baguet Jp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01205272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asis Khan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925653v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-0276108042013002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929014v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudailliez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bach" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.12.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61FKTZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276108042013002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cartier T." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Pouvourville N" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huas C." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654105v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Thoisy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.05.003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TR36BZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677196v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01152-10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00677265v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000876" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405231v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pottier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clairand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hajjar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000142723" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418442v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richomme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDGDFZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rozette" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.07.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD0ND2VC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00360733v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01548.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6TG40N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082091v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109757v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Girard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lausted" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05317273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082059v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04603046v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598103v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598092v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544451v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angulo-Lara" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calero-Bernal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03402110v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405887v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vidal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaizot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02460883v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02308593v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01920950v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01725604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01768973v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01667411v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326899v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325792v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307303v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326578v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Forain Bolais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F Pereira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regina Amendoeira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113894v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114565v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shukullari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Gantier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diancourt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnabau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114628v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01110147v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Thoisy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107443v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Banuls" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01114522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaffr&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrick Bisvigou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113897v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pourrut" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115054v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113920v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01113929v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115073v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115096v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alarion" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04607802v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04650809v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Perez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Laiche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04588071v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Vidal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faucher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545266v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545255v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04602278v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruault C" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsevska E" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binot-Herder A" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautefeuille C" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proietti C" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02460678v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghoe" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faivre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307374v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohib Gouasmia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dumetre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307411v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougbetche" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aretas Tonouhewa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02307343v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01724644v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326825v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitender P Dubey" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02309354v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326924v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820888v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00820888" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48233" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445500v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01288750v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIMO310K" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>