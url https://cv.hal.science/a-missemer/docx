--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -517,1642 +517,1642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municipal Housekeeping and the Origins of the Economics of the Urban Environment (1900s–1920s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Integrated Models in Environmental and Natural Resource Economics: The Case of Gordon's 1954 Fishery Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09538259.2022.2146447⟩</w:t>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.117-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1053837223000056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831561v1</w:t>
+                <w:t xml:space="preserve">hal-04250105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler environnement et développement au XXIe siècle : les nouveaux défis de l’écodéveloppement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boemare</w:t>
+                <w:t xml:space="preserve">Municipal Housekeeping and the Origins of the Economics of the Urban Environment (1900s–1920s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Nadaï</w:t>
+                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (4), pp.464-472. </w:t>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.97-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2025010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2022.2146447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04498438v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour vers le futur : l'histoire des idées au service de la transition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.9054-9086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841497v1</w:t>
+                <w:t xml:space="preserve">hal-04611454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Booms and the Energy Transition: What Can We Learn from Dutch Economists' Response to the Discovery of Natural Gas Reserves (1959–1977)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk-Jan Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 134, pp.107636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+                <w:t xml:space="preserve">Articuler environnement et développement au XXIe siècle : les nouveaux défis de l’écodéveloppement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valeria Finelli</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Carrier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04611454v1</w:t>
+                <w:t xml:space="preserve">halshs-04498438v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History of Energy Forecasting in Economics and Some Reflections on Structural Change</w:t>
+                <w:t xml:space="preserve">Retour vers le futur : l'histoire des idées au service de la transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.18-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634022v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey into Harold Hotelling’s Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gaspard</w:t>
+                <w:t xml:space="preserve">A History of Energy Forecasting in Economics and Some Reflections on Structural Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Michael Mueller</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1257/jel.20231700⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.259-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17116-4.p.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840070v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Integrated Models in Environmental and Natural Resource Economics: The Case of Gordon's 1954 Fishery Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Parent</w:t>
+                <w:t xml:space="preserve">A Journey into Harold Hotelling’s Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Mouysset</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">Thomas Michael Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.117-139. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (3), pp.1186-1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1053837223000056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1257/jel.20231700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250105v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brief History of Ecological Accounting / Une brève histoire de la comptabilité écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">L’intégration des ressources naturelles dans la modélisation macroéconomique : l’empreinte de Robert M. Solow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 151, pp.307-313. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXVII (3), pp.147-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.151.0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.231.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04349864v1</w:t>
+                <w:t xml:space="preserve">hal-04058375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decommodifying wealth: Lauderdale and ecological economics beyond the Lauderdale paradox</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Hupfel</w:t>
+                <w:t xml:space="preserve">A Brief History of Ecological Accounting / Une brève histoire de la comptabilité écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107780⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.151.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213171v1</w:t>
+                <w:t xml:space="preserve">halshs-04349864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The History of Energy Efficiency in Economics: Breakpoints and Regularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+                <w:t xml:space="preserve">Decommodifying wealth: Lauderdale and ecological economics beyond the Lauderdale paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hupfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2023.102973⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, pp.107780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02301636v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'économie de la coévolution ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">The History of Energy Efficiency in Economics: Breakpoints and Regularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97, pp.102973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2023.102973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350411v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02301636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des ressources naturelles dans la modélisation macroéconomique : l’empreinte de Robert M. Solow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gaspard</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'économie de la coévolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/4 (100), pp.8-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.231.0147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04058375v1</w:t>
+                <w:t xml:space="preserve">hal-04350411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimalité, équité et prix du carbone : à propos de Harold Hotelling et de sa règle en économie du climat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">From Depreciation to Exhaustible Resources: On Harold Hotelling's First Steps in Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Missemer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto P. Ferreira da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (176), pp.203-228. </w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.109-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reof.176.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/00182702-9548337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629364v1</w:t>
+                <w:t xml:space="preserve">halshs-03000581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escrevendo a história do pensamento econômico-ecológico: desafios e perspectivas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
+                <w:t xml:space="preserve">Optimalité, équité et prix du carbone : à propos de Harold Hotelling et de sa règle en économie du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de Economia Ecológica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (176), pp.203-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.176.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572043v1</w:t>
+                <w:t xml:space="preserve">hal-03629364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un imaginaire fossilisé ? Les représentations économiques de l'énergie au défi de la transition bas-carbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escrevendo a história do pensamento econômico-ecológico: desafios e perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Iberoamericana de Economia Ecológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cahierscfv.575⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03657637v1</w:t>
+                <w:t xml:space="preserve">hal-03572043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Depreciation to Exhaustible Resources: On Harold Hotelling's First Steps in Economics</w:t>
+                <w:t xml:space="preserve">Un imaginaire fossilisé ? Les représentations économiques de l'énergie au défi de la transition bas-carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto P. Ferreira da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.109-135. </w:t>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, III (12), pp.73-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00182702-9548337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03000581v1</w:t>
+                <w:t xml:space="preserve">hal-03657637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les mots de l'économie pour mieux panser les maux de l'environnement</w:t>
               </w:r>
@@ -2207,51 +2207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser la transition écologique de l'économie ? Les apports des théories co-évolutionniste, de la régulation et de la décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2311,51 +2311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facts in Environmental and Energy Economics, Models and Practices, Past and Present - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Erreygers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2487,222 +2487,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Commodification of Nature, a Review in Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacob Smessaert</w:t>
+                <w:t xml:space="preserve">The Hotelling Rule in Non-Renewable Resource Economics: A Reassessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto P. Ferreira da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106624⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.800-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/caje.12444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250086v1</w:t>
+                <w:t xml:space="preserve">hal-03216483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hotelling Rule in Non-Renewable Resource Economics: A Reassessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto P. Ferreira da Cunha</w:t>
+                <w:t xml:space="preserve">The Commodification of Nature, a Review in Social Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Smessaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (2), pp.800-820. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.106624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/caje.12444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216483v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Historiographical Tools for the Study of Intellectual Legacies</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inquiry into the Ramsey-Hotelling Connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2870,51 +2870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en économie de la nature, contrepoints historiques et contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3271,187 +3271,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peur du déclin économique face à l’épuisement des ressources naturelles, de W. Stanley Jevons à Herbert S. Jevons (1865-1915)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adriano Olivetti, un entrepreneur hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.102-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215291v1</w:t>
+                <w:t xml:space="preserve">hal-01220094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Olivetti, un entrepreneur hors du commun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La peur du déclin économique face à l’épuisement des ressources naturelles, de W. Stanley Jevons à Herbert S. Jevons (1865-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (5), pp.825-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.665.0825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220094v1</w:t>
+                <w:t xml:space="preserve">hal-01215291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exposé critique de Nicholas Georgescu-Roegen, La Décroissance, Entropie, Écologie, Économie, Éditions Sang de la Terre, Paris, 3è édition, 2006. Textes choisis et traduits par Jacques Grinevald et Ivo Rens</w:t>
               </w:r>
@@ -3844,186 +3844,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History of Ecological Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
+                <w:t xml:space="preserve">L'économie face à la nature : de la prédation à la coévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9780367363925</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petits matins &amp; Institut Veblen, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556374v1</w:t>
+                <w:t xml:space="preserve">hal-03812897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie face à la nature : de la prédation à la coévolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">A History of Ecological Economic Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Petits matins &amp; Institut Veblen, 2023</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9780367363925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812897v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'économie de l'environnement</w:t>
               </w:r>
@@ -4606,51 +4606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'un &amp;quot;monde écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5113,51 +5113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="448ED52C"/>
+    <w:nsid w:val="156880FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cired.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/ant_mis1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Declercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Dekker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marquet-Ellis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2026.2619723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Calcagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P. Ferreira da Cunha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251379827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05317155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.101.4.021225-0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04831561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P. Vianna Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2022.2146447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04841497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04582331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17116-4.p.0259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04840070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michael Mueller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20231700" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1053837223000056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04213171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hupfel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107780" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301636v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.102973" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04350411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.231.0147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03629364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.176.0203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03572043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03657637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9548337" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03502292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Erreygers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.9171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104706" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03250086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Smessaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106624" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03216483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12444" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1576059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.701.0097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1189945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Swaton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;neau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.060.0078" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03556374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-History-of-Ecological-Economic-Thought/Franco-Missemer/p/book/9780367363925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Chiapello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04970914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781503641518-006/html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781503641518-006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03782584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630400/humains" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780367814533/routledge-handbook-political-economy-environment-%C3%A9loi-laurent-klara-zwickl?refId=3377f2c9-31c4-47e5-9df1-ea068b523455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100235990" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO22007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cired.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/ant_mis1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Declercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Dekker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marquet-Ellis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2026.2619723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Calcagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P. Ferreira da Cunha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251379827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05317155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.101.4.021225-0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1053837223000056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04831561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P. Vianna Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2022.2146447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04582331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04841497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17116-4.p.0259" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04840070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michael Mueller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20231700" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.231.0147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04213171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hupfel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301636v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.102973" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04350411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9548337" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03629364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.176.0203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03572043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03657637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03502292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Erreygers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.9171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104706" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03216483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03250086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Smessaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106624" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1576059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.701.0097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1189945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Swaton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;neau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.060.0078" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03556374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-History-of-Ecological-Economic-Thought/Franco-Missemer/p/book/9780367363925" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Chiapello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04970914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781503641518-006/html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781503641518-006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03782584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630400/humains" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780367814533/routledge-handbook-political-economy-environment-%C3%A9loi-laurent-klara-zwickl?refId=3377f2c9-31c4-47e5-9df1-ea068b523455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100235990" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO22007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>