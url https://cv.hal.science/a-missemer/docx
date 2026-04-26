--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -517,1642 +517,1642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Integrated Models in Environmental and Natural Resource Economics: The Case of Gordon's 1954 Fishery Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Municipal Housekeeping and the Origins of the Economics of the Urban Environment (1900s–1920s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Parent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1053837223000056⟩</w:t>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.97-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2022.2146447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250105v1</w:t>
+                <w:t xml:space="preserve">hal-04831561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municipal Housekeeping and the Origins of the Economics of the Urban Environment (1900s–1920s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Missemer</w:t>
+                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09538259.2022.2146447⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.9054-9086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831561v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+                <w:t xml:space="preserve">Resource Booms and the Energy Transition: What Can We Learn from Dutch Economists' Response to the Discovery of Natural Gas Reserves (1959–1977)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk-Jan Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.107636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611454v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Booms and the Energy Transition: What Can We Learn from Dutch Economists' Response to the Discovery of Natural Gas Reserves (1959–1977)?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour vers le futur : l'histoire des idées au service de la transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.18-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582331v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler environnement et développement au XXIe siècle : les nouveaux défis de l’écodéveloppement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (4), pp.464-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2025010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04498438v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour vers le futur : l'histoire des idées au service de la transition</w:t>
+                <w:t xml:space="preserve">A History of Energy Forecasting in Economics and Some Reflections on Structural Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.259-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17116-4.p.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841497v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History of Energy Forecasting in Economics and Some Reflections on Structural Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Journey into Harold Hotelling’s Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michael Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17116-4.p.0259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (3), pp.1186-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/jel.20231700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634022v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey into Harold Hotelling’s Economics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Integrated Models in Environmental and Natural Resource Economics: The Case of Gordon's 1954 Fishery Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gaspard</w:t>
+                <w:t xml:space="preserve">Lauriane Mouysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Michael Mueller</w:t>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (3), pp.1186-1212. </w:t>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.117-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1257/jel.20231700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1053837223000056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840070v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des ressources naturelles dans la modélisation macroéconomique : l’empreinte de Robert M. Solow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gaspard</w:t>
+                <w:t xml:space="preserve">Decommodifying wealth: Lauderdale and ecological economics beyond the Lauderdale paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hupfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.231.0147⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, pp.107780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058375v1</w:t>
+                <w:t xml:space="preserve">hal-04213171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brief History of Ecological Accounting / Une brève histoire de la comptabilité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.307-313. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.151.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04349864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decommodifying wealth: Lauderdale and ecological economics beyond the Lauderdale paradox</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Hupfel</w:t>
+                <w:t xml:space="preserve">The History of Energy Efficiency in Economics: Breakpoints and Regularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107780⟩</w:t>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97, pp.102973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2023.102973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213171v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02301636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The History of Energy Efficiency in Economics: Breakpoints and Regularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'économie de la coévolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/4 (100), pp.8-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02301636v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'économie de la coévolution ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">L’intégration des ressources naturelles dans la modélisation macroéconomique : l’empreinte de Robert M. Solow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXVII (3), pp.147-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.231.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350411v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Depreciation to Exhaustible Resources: On Harold Hotelling's First Steps in Economics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimalité, équité et prix du carbone : à propos de Harold Hotelling et de sa règle en économie du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto P. Ferreira da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.109-135. </w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (176), pp.203-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00182702-9548337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reof.176.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03000581v1</w:t>
+                <w:t xml:space="preserve">hal-03629364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimalité, équité et prix du carbone : à propos de Harold Hotelling et de sa règle en économie du climat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gaspard</w:t>
+                <w:t xml:space="preserve">Escrevendo a história do pensamento econômico-ecológico: desafios e perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Iberoamericana de Economia Ecológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629364v1</w:t>
+                <w:t xml:space="preserve">hal-03572043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escrevendo a história do pensamento econômico-ecológico: desafios e perspectivas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un imaginaire fossilisé ? Les représentations économiques de l'énergie au défi de la transition bas-carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de Economia Ecológica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, III (12), pp.73-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572043v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un imaginaire fossilisé ? Les représentations économiques de l'énergie au défi de la transition bas-carbone</w:t>
+                <w:t xml:space="preserve">From Depreciation to Exhaustible Resources: On Harold Hotelling's First Steps in Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto P. Ferreira da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, III (12), pp.73-94. </w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.109-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cahierscfv.575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/00182702-9548337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657637v1</w:t>
+                <w:t xml:space="preserve">halshs-03000581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les mots de l'économie pour mieux panser les maux de l'environnement</w:t>
               </w:r>
@@ -2201,313 +2201,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment penser la transition écologique de l'économie ? Les apports des théories co-évolutionniste, de la régulation et de la décroissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">Energy as a Factor of Production: Historical Roots in the American Institutionalist Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Missemer</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nadaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.026.0068⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.104706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2020.104706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03030323v1</w:t>
+                <w:t xml:space="preserve">halshs-02467734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facts in Environmental and Energy Economics, Models and Practices, Past and Present - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Erreygers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (3), pp.411-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/oeconomia.9171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02991501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy as a Factor of Production: Historical Roots in the American Institutionalist Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment penser la transition écologique de l'économie ? Les apports des théories co-évolutionniste, de la régulation et de la décroissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Nadaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 86, pp.104706. </w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.68-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2020.104706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rce.026.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02467734v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03030323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hotelling Rule in Non-Renewable Resource Economics: A Reassessment</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Smessaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 172, pp.106624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2779,51 +2779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inquiry into the Ramsey-Hotelling Connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2870,51 +2870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en économie de la nature, contrepoints historiques et contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3271,187 +3271,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01555773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Olivetti, un entrepreneur hors du commun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La peur du déclin économique face à l’épuisement des ressources naturelles, de W. Stanley Jevons à Herbert S. Jevons (1865-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (5), pp.825-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.665.0825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220094v1</w:t>
+                <w:t xml:space="preserve">hal-01215291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peur du déclin économique face à l’épuisement des ressources naturelles, de W. Stanley Jevons à Herbert S. Jevons (1865-1915)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adriano Olivetti, un entrepreneur hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.102-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215291v1</w:t>
+                <w:t xml:space="preserve">hal-01220094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exposé critique de Nicholas Georgescu-Roegen, La Décroissance, Entropie, Écologie, Économie, Éditions Sang de la Terre, Paris, 3è édition, 2006. Textes choisis et traduits par Jacques Grinevald et Ivo Rens</w:t>
               </w:r>
@@ -3844,186 +3844,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie face à la nature : de la prédation à la coévolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">A History of Ecological Economic Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Petits matins &amp; Institut Veblen, 2023</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9780367363925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812897v1</w:t>
+                <w:t xml:space="preserve">hal-03556374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History of Ecological Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
+                <w:t xml:space="preserve">L'économie face à la nature : de la prédation à la coévolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petits matins &amp; Institut Veblen, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03556374v1</w:t>
+                <w:t xml:space="preserve">hal-03812897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'économie de l'environnement</w:t>
               </w:r>
@@ -4606,51 +4606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'un &amp;quot;monde écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4891,161 +4891,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ENS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-84788-402-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Guidelines for Literature Reviews in History of Economic Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ETRANHET Working Paper. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse économique face à l’épuisement des ressources naturelles, de William Stanley Jevons à Harold Hotelling (1865-1931) : Le cas des énergies fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Lyon 2, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014LYO22007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03585494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5113,51 +5207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="156880FE"/>
+    <w:nsid w:val="0214E3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5344,51 +5438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cired.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/ant_mis1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Declercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Dekker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marquet-Ellis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2026.2619723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Calcagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P. Ferreira da Cunha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251379827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05317155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.101.4.021225-0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1053837223000056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04831561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P. Vianna Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2022.2146447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04582331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04841497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17116-4.p.0259" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04840070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michael Mueller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20231700" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.231.0147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04213171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hupfel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301636v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.102973" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04350411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9548337" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03629364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.176.0203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03572043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03657637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03502292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Erreygers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.9171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104706" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03216483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03250086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Smessaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106624" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1576059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.701.0097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1189945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Swaton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;neau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.060.0078" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03556374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-History-of-Ecological-Economic-Thought/Franco-Missemer/p/book/9780367363925" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Chiapello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04970914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781503641518-006/html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781503641518-006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03782584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630400/humains" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780367814533/routledge-handbook-political-economy-environment-%C3%A9loi-laurent-klara-zwickl?refId=3377f2c9-31c4-47e5-9df1-ea068b523455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100235990" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO22007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cired.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/ant_mis1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Declercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Dekker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marquet-Ellis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2026.2619723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Calcagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P. Ferreira da Cunha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251379827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05317155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.101.4.021225-0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04831561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P. Vianna Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2022.2146447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04582331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04841497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17116-4.p.0259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04840070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michael Mueller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20231700" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1053837223000056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04213171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hupfel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107780" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301636v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.102973" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04350411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.231.0147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03629364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.176.0203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03572043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03657637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9548337" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03502292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104706" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Erreygers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.9171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03216483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03250086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Smessaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106624" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1576059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.701.0097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1189945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Swaton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;neau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.060.0078" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03556374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-History-of-Ecological-Economic-Thought/Franco-Missemer/p/book/9780367363925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Chiapello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04970914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781503641518-006/html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781503641518-006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03782584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630400/humains" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780367814533/routledge-handbook-political-economy-environment-%C3%A9loi-laurent-klara-zwickl?refId=3377f2c9-31c4-47e5-9df1-ea068b523455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100235990" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO22007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>