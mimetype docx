--- v2 (2026-04-26)
+++ v3 (2026-05-20)
@@ -517,529 +517,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municipal Housekeeping and the Origins of the Economics of the Urban Environment (1900s–1920s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articuler environnement et développement au XXIe siècle : les nouveaux défis de l’écodéveloppement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09538259.2022.2146447⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831561v1</w:t>
+                <w:t xml:space="preserve">halshs-04498438v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+                <w:t xml:space="preserve">Municipal Housekeeping and the Origins of the Economics of the Urban Environment (1900s–1920s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.97-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2022.2146447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611454v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Booms and the Energy Transition: What Can We Learn from Dutch Economists' Response to the Discovery of Natural Gas Reserves (1959–1977)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk-Jan Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 134, pp.107636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour vers le futur : l'histoire des idées au service de la transition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.9054-9086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841497v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler environnement et développement au XXIe siècle : les nouveaux défis de l’écodéveloppement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour vers le futur : l'histoire des idées au service de la transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2025010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04498438v3</w:t>
+                <w:t xml:space="preserve">hal-04841497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A History of Energy Forecasting in Economics and Some Reflections on Structural Change</w:t>
               </w:r>
@@ -1331,382 +1331,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decommodifying wealth: Lauderdale and ecological economics beyond the Lauderdale paradox</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Hupfel</w:t>
+                <w:t xml:space="preserve">A Brief History of Ecological Accounting / Une brève histoire de la comptabilité écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107780⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.151.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213171v1</w:t>
+                <w:t xml:space="preserve">halshs-04349864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brief History of Ecological Accounting / Une brève histoire de la comptabilité écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">Decommodifying wealth: Lauderdale and ecological economics beyond the Lauderdale paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hupfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 151, pp.307-313. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, pp.107780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.151.0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04349864v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The History of Energy Efficiency in Economics: Breakpoints and Regularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'économie de la coévolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/4 (100), pp.8-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02301636v2</w:t>
+                <w:t xml:space="preserve">hal-04350411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'économie de la coévolution ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">The History of Energy Efficiency in Economics: Breakpoints and Regularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97, pp.102973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2023.102973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350411v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02301636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration des ressources naturelles dans la modélisation macroéconomique : l’empreinte de Robert M. Solow</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escrevendo a história do pensamento econômico-ecológico: desafios e perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2487,222 +2487,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03030323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hotelling Rule in Non-Renewable Resource Economics: A Reassessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto P. Ferreira da Cunha</w:t>
+                <w:t xml:space="preserve">The Commodification of Nature, a Review in Social Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Smessaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/caje.12444⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.106624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216483v1</w:t>
+                <w:t xml:space="preserve">hal-03250086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Commodification of Nature, a Review in Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacob Smessaert</w:t>
+                <w:t xml:space="preserve">The Hotelling Rule in Non-Renewable Resource Economics: A Reassessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto P. Ferreira da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 172, pp.106624. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.800-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/caje.12444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250086v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Historiographical Tools for the Study of Intellectual Legacies</w:t>
               </w:r>
@@ -3850,51 +3850,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A History of Ecological Economic Thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco P. Vianna Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Missemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
@@ -5207,51 +5207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0214E3E1"/>
+    <w:nsid w:val="552AD322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5438,51 +5438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cired.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/ant_mis1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Declercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Dekker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marquet-Ellis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2026.2619723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Calcagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P. Ferreira da Cunha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251379827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05317155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.101.4.021225-0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04831561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P. Vianna Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2022.2146447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04582331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04841497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17116-4.p.0259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04840070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michael Mueller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20231700" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1053837223000056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04213171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hupfel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107780" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301636v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.102973" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04350411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.231.0147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03629364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.176.0203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03572043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03657637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9548337" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03502292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104706" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Erreygers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.9171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03216483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03250086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Smessaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106624" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1576059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.701.0097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1189945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Swaton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;neau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.060.0078" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03556374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-History-of-Ecological-Economic-Thought/Franco-Missemer/p/book/9780367363925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Chiapello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04970914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781503641518-006/html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781503641518-006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03782584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630400/humains" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780367814533/routledge-handbook-political-economy-environment-%C3%A9loi-laurent-klara-zwickl?refId=3377f2c9-31c4-47e5-9df1-ea068b523455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100235990" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO22007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cired.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/ant_mis1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robrecht Declercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Dekker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marquet-Ellis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Missemer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2026.2619723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Calcagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P. Ferreira da Cunha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251379827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05317155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.101.4.021225-0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498438v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04831561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P. Vianna Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2022.2146447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04582331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107636" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04841497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17116-4.p.0259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04840070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michael Mueller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20231700" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1053837223000056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.151.0327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04213171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hupfel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107780" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04350411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301636v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.102973" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.231.0147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03629364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.176.0203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03572043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03657637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9548337" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03502292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104706" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Erreygers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.9171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03250086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Smessaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106624" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03216483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12444" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2020.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1576059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.701.0097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1189945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Swaton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;neau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.060.0078" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03556374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-History-of-Ecological-Economic-Thought/Franco-Missemer/p/book/9780367363925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Chiapello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04970914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9781503641518-006/html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781503641518-006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03782584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630400/humains" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780367814533/routledge-handbook-political-economy-environment-%C3%A9loi-laurent-klara-zwickl?refId=3377f2c9-31c4-47e5-9df1-ea068b523455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Face____la_puissance-9782348057526.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100235990" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO22007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>