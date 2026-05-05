--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -153,3630 +153,3725 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
-[...2365 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Constant Multipliers: Hardware Models, Optimization Algorithm and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.105270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micpro.2026.105270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Multiple Constant Multiplication at Minimal Hardware Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCSI.2023.3241859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784625v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Optimal Multiplierless FIR Filters with Minimal Number of Adders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kühle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCAD.2022.3179221⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.1673-1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392522v4</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208221v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Garcia</w:t>
+                <w:t xml:space="preserve">Design of Optimal Multiplierless FIR Filters with Minimal Number of Adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kühle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAD.2022.3179221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208221v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392522v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic approaches for rigorous design of reliable Fixed-Point LTI filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (4), pp.489 - 504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TC.2019.2950658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Hardware IIR Filters Computing Just Right: Direct Form I Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (4), pp.597 - 608. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2018.2879432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561052v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigma Delta DACs for Low Latency High Sampling Rate Audio on an FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hopner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DASIP 2026 - Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantization-aware training: a tradeoff between training and fine-tuning for domain-specific language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AccML 2026 - 8th Workshop on Accelerated Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing the Hardware Gap for Custom Accelerators through Quantization Aware Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AccML 2026 - 8th Workshop on Accelerated Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466817v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training for Mixed-Precision Integer Weights, Activations and Embeddings in BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DASIP 2026: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322672v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards optimal reconfigurable constant multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromicro, Sep 2025, Salerno, Italy. pp.418-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD67783.2025.00064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094796v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new Constraint Programming model for the Multiple Constant Multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ModRef 2025 - 24th workshop on Constraint Modelling and Reformulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware-optimal digital FIR filters: one ILP to rule them all and in faithfulness bind them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Asilomar, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Fixed-Point Formats Determination for Faust Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Orlarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Constant Multiplication: From Target Constants to Optimized Pipelined Adder Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 33rd International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gothenburg, France. pp.137-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL60245.2023.00027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943273v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware-Aware Quantization for Multiplierless Neural Network Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Habermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kühle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The IEEE Asia Pacific Conference on Circuits and Systems (APCCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Shenzhen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCCAS55924.2022.10090271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truncated Multiple Constant Multiplication with Minimal Number of Full Adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Austin, Texas, United States. pp.263-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Arithmetic-Centered Filter Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARITH 2021 - 28th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH51176.2021.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Semi-Automatic Precision and Accuracy Analysis for Fast and Rigorous Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Symposium on Computer Arithmetic (ARITH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/arith48897.2020.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-automatic implementation of the complementary error function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002315v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FiXiF toolbox : validated numerics for sound digital filter implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error analysis methods for the fixed-point implementation of linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliable verification of digital implemented filters against frequency specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic (ARITH 24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432000v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplierless Unified Architecture for Mixed Radix−2/3/4 FFTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarmo Takala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th European Signal Processing Conference, EUSIPCO 2017,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos island, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the Worst-Case Peak Gain of Digital Filter in Interval Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliable fixed-point implementation of linear data-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dallas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347637v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliable evaluation of the Worst-Case Peak Gain matrix in multiple precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Q. Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARITH 22 - 22nd IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.96-103, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2018.2879432⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2015.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561052v3</w:t>
+                <w:t xml:space="preserve">hal-01083879v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining fixed-point formats for a digital filter implementation using the worst-case peak gain measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th Asilomar Conference on Signals, Systems and Computers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pacific Grove, CA United States. pp.737-741, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2015.7421231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIXED-POINT IMPLEMENTATION OF LATTICE WAVE DIGITAL FILTER: COMPARISON AND ERROR ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference, EUSIPCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Error Analysis of Deep Neural Networks: Case of the Activation Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria L. Reyna Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristalys Ruiz-Rohena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahriel I. Guel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Taldir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KANHard: Training Hardware-Friendly Kolmogorov-Arnold Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre performance et frugalité en TAL : Approches pour la réduction de la taille des (L)LMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Greffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplierless Processing Element for Non-Power-of-Two FFTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarmo Takala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3786,117 +3881,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of optimal multiplierless digital filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Nantes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3906,114 +4001,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards reliable implementation of digital filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Arithmetic. Université Pierre et Marie Curie - Paris VI, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA066579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01916214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4081,51 +4176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23A2CFBC"/>
+    <w:nsid w:val="4602B9EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4312,51 +4407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/a-volkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0702-5652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080754643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05489187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322672v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094796v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cantaloube" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943273v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL60245.2023.00027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Habermann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS55924.2022.10090271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937441" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arith48897.2020.00023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432000v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109991" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Qureshi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Takala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347637v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083879v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2015.7421231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01175663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2026.105270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784625v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3241859" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392522v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3179221" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918650v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2950658" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05367563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Reyna Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahriel I. Guel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Salgado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01916214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066579" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/a-volkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0702-5652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080754643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2026.105270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784625v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3241859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392522v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3179221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918650v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2950658" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05583124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hopner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05489187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322672v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094796v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cantaloube" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943273v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL60245.2023.00027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Habermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS55924.2022.10090271" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arith48897.2020.00023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109991" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432000v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Qureshi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Takala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347637v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083879v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2015.7421231" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01175663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05367563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Reyna Cruz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahriel I. Guel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Salgado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01916214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066579" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>