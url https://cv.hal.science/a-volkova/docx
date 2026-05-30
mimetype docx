--- v1 (2026-05-05)
+++ v2 (2026-05-30)
@@ -395,261 +395,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784625v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Garcia</w:t>
+                <w:t xml:space="preserve">Design of Optimal Multiplierless FIR Filters with Minimal Number of Adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kühle</w:t>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAD.2022.3179221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208221v3</w:t>
+                <w:t xml:space="preserve">hal-02392522v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Optimal Multiplierless FIR Filters with Minimal Number of Adders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+                <w:t xml:space="preserve">Jonas Kühle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.1673-1686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCAD.2022.3179221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392522v4</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208221v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic approaches for rigorous design of reliable Fixed-Point LTI filters</w:t>
               </w:r>
@@ -1882,51 +1882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware-Aware Quantization for Multiplierless Neural Network Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Habermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kühle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,51 +2012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2198,51 +2198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Arithmetic-Centered Filter Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,213 +2538,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis methods for the fixed-point implementation of linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable verification of digital implemented filters against frequency specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hilaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic (ARITH 24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064330v1</w:t>
+                <w:t xml:space="preserve">hal-01432000v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable verification of digital implemented filters against frequency specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error analysis methods for the fixed-point implementation of linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic (ARITH 24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432000v3</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplierless Unified Architecture for Mixed Radix−2/3/4 FFTs</w:t>
               </w:r>
@@ -3310,496 +3310,597 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Error Analysis of Deep Neural Networks: Case of the Activation Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decompose, Optimize, and Reconstruct: Very Large Constant Multiplication at Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria L. Reyna Cruz</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Nicolai Fiege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367563v1</w:t>
+                <w:t xml:space="preserve">hal-05616942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KANHard: Training Hardware-Friendly Kolmogorov-Arnold Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution to Error Analysis of Deep Neural Networks: Case of the Activation Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L. Reyna Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristalys Ruiz-Rohena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahriel I. Guel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Taldir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388006v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre performance et frugalité en TAL : Approches pour la réduction de la taille des (L)LMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pillet</w:t>
+                <w:t xml:space="preserve">KANHard: Training Hardware-Friendly Kolmogorov-Arnold Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Greffard</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04576377v1</w:t>
+                <w:t xml:space="preserve">hal-05388006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Garcia</w:t>
+                <w:t xml:space="preserve">Entre performance et frugalité en TAL : Approches pour la réduction de la taille des (L)LMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Greffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454510v1</w:t>
+                <w:t xml:space="preserve">hal-04576377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiplierless Processing Element for Non-Power-of-Two FFTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3827,51 +3928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarmo Takala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3881,117 +3982,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of optimal multiplierless digital filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Nantes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4001,114 +4102,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards reliable implementation of digital filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Arithmetic. Université Pierre et Marie Curie - Paris VI, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA066579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01916214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4176,51 +4277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4602B9EA"/>
+    <w:nsid w:val="621D2B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/a-volkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0702-5652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080754643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2026.105270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784625v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3241859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392522v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3179221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918650v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2950658" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05583124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hopner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05489187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322672v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094796v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cantaloube" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943273v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL60245.2023.00027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Habermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS55924.2022.10090271" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arith48897.2020.00023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109991" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432000v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Qureshi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Takala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347637v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083879v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2015.7421231" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01175663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05367563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Reyna Cruz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahriel I. Guel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Salgado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01916214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066579" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/a-volkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0702-5652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080754643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2026.105270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784625v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3241859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392522v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3179221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918650v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2950658" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05583124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hopner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05489187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322672v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094796v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cantaloube" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943273v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL60245.2023.00027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Habermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS55924.2022.10090271" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arith48897.2020.00023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01432000v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109991" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Qureshi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Takala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347637v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083879v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2015.7421231" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01175663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Fiege" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05367563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Reyna Cruz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahriel I. Guel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Salgado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01916214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066579" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>