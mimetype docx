--- v0 (2026-03-25)
+++ v1 (2026-05-18)
@@ -66,1784 +66,1853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Tischner, avant tout un homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://esprit.presse.fr/actualites/wioletta-miskiewicz/jozef-tischner-avant-tout-un-homme-46126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cette guerre qui en cache une autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Actualité, https://esprit.presse.fr/actualites/wioletta-miskiewicz/cette-guerre-qui-en-cache-une-autre-45012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des deux concepts de la logique dans la philosophie autrichienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La philosophie autrichienne, 179, pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.179.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Charniers de la discorde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://esprit.presse.fr/actualites/wioletta-miskiewicz/les-charniers-de-la-discorde-45525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énigme de la Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://esprit.presse.fr/actualites/wioletta-miskiewicz/l-enigme-de-la-russie-44780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Od redakcji Polsko-Francuski Rok Nauki – 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Maria Żegleń</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zagadnienia Naukoznawstwa / Problems of the Science of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de la rédaction L’Année scientifique franco-polonaise – 2019 (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Maria Żegleń</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zagadnienia Naukoznawstwa / Problems of the Science of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Od redakcji/ Polsko-Francuski Rok nauki - 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zagadnienia Naukoznawstwa / Problems of the Science of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de la rédaction. L'année scientifique franco-polonaise - 2019 (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zagadnienia Naukoznawstwa / Problems of the Science of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Semantics and Logistics. The Polish Delegation at the Congress for Scientific Philosophy in Paris 1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les technologies de Web contournent la barrière linguistique : Archives e-LV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.81-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique du psychologisme et la métaphysique retrouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (15), pp.21-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération franco-polonaise dans le domaine de la numérisation des archives philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Centre scientifique de l'Académie polonaise des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.42-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ganz spezielle philosophische Richtung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Przeglad Filozoficzny. Nowa seria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.181-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polsko-francuskie elektroniczne Archiwum Kazimierza Twardowskiego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rocznik Historii Filozofii Polskiej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.265-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l'esprit. État des lieux, de Denis Fisette et Pierre Poirier (Paris : Vrin, 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.286-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisme gnoséologique contre réalisme sceptique ; Ingarden et la réception de Brentano en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64, pp.83-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sujet pensant - entre l'intersubjectivité et l'interaffectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.315-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un fondement psychologique transcendantal des sciences : l'enjeu gnoséologique de la rencontre de Husserl avec Dilthey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.50-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/methodos.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilthey et la difficile recherche d'une autre objectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (1), pp.111-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept husserlien de la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 58 (4), pp.617-630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sphinx de la connaissance : Husserl et l'énigme de l'a priori corrélationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 99 (3), pp.345-363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Kazimierz Twardowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/caph1.179.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204484v1</w:t>
-              </w:r>
-[...1549 lines deleted...]
-                <w:t xml:space="preserve">halshs-00792231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Husserl à Twardowski vers la métaphysique des artefacts. Philosophie au point de vue empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1853,699 +1922,699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Leszczynski - dziadek filozof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Przemyslaw Wojciech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Krol Stanislaw I Sarmata i Europejczyk Ziemia Wschowska-Lotaryngia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muzeum Ziemi Wschowskiej, pp.35-42, 2023, 978-83-959383-7-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de situation chez Roman Ingarden et l'idée d'une esthétique phénoménologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Schaeffer ; Ch. Potocki ; Le CRAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Ingarden: ontologie, esthétique, fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.69-82, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00775802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inflexion ontologique des analyses husserliennes des contenus dépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dewalque, Arnaud, Leclercq, Bruno, Seron, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théorie des catégories : Entre logique et ontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.85-100, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Blaustein's origins of analytical phenomenology: evidential cognition and theory of representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lapointe, Sandra, Wolenski, Jan, Marion, Mathieu, Miskiewicz, Wioletta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Golden Age of Polish Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.181-191, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic, Act and Product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Primiero, Giuseppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Judgment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.85-108, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pohyb jako jednani : teorie mozku coby aktera v kritickém svétle teirie racionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Svec, Ondrej. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofie Jednani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OIKOYMENH, pp.157-172, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viewpoint or Standpoint?: the Artist's Contribution to Cognitive Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ogawa, Mitsuhiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasoning and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keio University Press, pp.163-181, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des origines philosophiques de l'École de Lvov et de Varsovie : affaire Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thouard, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristote au XIX° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.377-395, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husserl contre psychologisme et cognitivisme : la naturalisation superficielle et la psychologie d'un style nouveau dans les Recherches Logiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fisette, Denis, Lapointe, Sandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de la Phénoménologie. Husserl et le contexte des Recherches Logiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.221-240, 2001, Zêtêsis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2555,179 +2624,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zagadnienia Naukoznawstwa. Numéro spécial consacré à la coopération scientifique franco-polonaise à l'occasion de l'Année scientifique franco-polonaise 2019 (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Maria Żegleń</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zagadnienia Naukoznawstwa. Numéro spécial consacré à la coopération scientifique franco-polonaise à l'occasion de l'Année scientifique franco-polonaise 2019 (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Maria Żegleń</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2737,241 +2806,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-il arrivé à La Liseuse de Vermeer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miedzy filozofia nauki a cyfrowa rzeczywistoscia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Szaflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://muzykatradycyjna.pl/do-czytania/miedzy-filozofia-nauki-a-cyfrowa-rzeczywistoscia-rozmowa-z-prof-wioletta-miskiewicz/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03531195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanizm cyfrowy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joanna Szaflik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, https://muzykatradycyjna.pl/do-czytania/miedzy-filozofia-nauki-a-cyfrowa-rzeczywistoscia-rozmowa-z-prof-wioletta-miskiewicz/</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2981,124 +3050,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École de Lvov et de Varsovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie de l'esprit en Europe centrale et orientale depuis 1945. Dictionnaire encyclopédique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3108,922 +3177,922 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing, scholarly editing and TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Willaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02180402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de la situation esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Ingarden : Ontologie, esthétique, fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Paris, France. pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Lvovian Analytical Phenomenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Husserl Circle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet elv-akt (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Roulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum scientifique franco-polonais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rayonnement de la philosophie polonaise au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Roulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rayonnement de la philosophie polonaise au XXe siècle. L'héritage philosophique de Kazimierz Twardowski</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00775797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site &amp;quot;elv-akt&amp;quot; (École de Lvov-Varsovie/Archiwum Kazimierz Twardowskiego) : un exemple de coopération européenne dans le domaine de la numérisation des archives philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Scientifique Franco-Polonais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projekt &amp;quot;elv-akt&amp;quot;: miedzy historia a technologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Congrès de la Philosophie Polonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement comme action : la théorie du cerveau comme acteur, mise à l'épreuve de la théorie de la rationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de l'action. Actes de l'Université Européenne d'Eté de Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Prague, République tchèque. pp.185-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénoménologie de la raison et les sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Polish Society of Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Torun, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rayonnement de la philosophie polonaise au XX° siècle. L'héritage philosophique de Kazimierz Twardowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wolenski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rayonnement de la philosophie polonaise au XX° siècle. L'héritage philosophique de Kazimierz Twardowski</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénoménologie comme science non-objectivante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herméneutique : sciences, textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Cerisy la Salle, France. pp.57-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la fixation terminologique du sens et la temporalité de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Troisième Congrès Européen de Systémique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Rome, Italie. pp.929-932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4033,665 +4102,665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention franco-polonaise au sujet de la digitalisation et l'exploitation scientifique des archives de l'École Lvov-Varsovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives philosophiques multilingues à l'époque du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00775803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IDE-SONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Pichler</w:t>
+                <w:t xml:space="preserve">halshs-00792228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération comme enjeu scientifique : du monde vivant à l'épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La coopération comme enjeu scientifique : du monde vivant à l'épistémologie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus d'archives en ligne e-LV : Kazimierz Twardowski, Jan Łukasiewicz, Kazimierz Ajdukiewicz, Leopold Blaustein, Kazimierz Czezowski et autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les idéaux méthodologiques et les pratiques de recherche en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Gayon</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pielaszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions et produits&amp;quot; de Twardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonctions et produits&amp;quot; de Twardowski</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O transcendentalnym&amp;quot; punkcie widzenia właściwym fenomenologii Husserla (przeł.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.127-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention franco-polonaise au sujet de la numérisation et de l'exploitation scientifique des archives de l'École Lvov-Varsovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.40</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifis Pan I Ptf Bibliothèques Réunies Ifis Uw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...184 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4701,800 +4770,800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Golden Age of Polish Philosophy: Kazimierz Twardowski's Philosophical Legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Wolenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaid Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, pp.250, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korespondencja Husserla i Twardowskiego w sprawie Ingardena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KNF PAN IF UW, pp.5, 2009, Przeglad Filozoficzny. Nowa Seria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lapointe</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O metodzie badan naukowych, de Kazimierz Twardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives Numériques de l'École de Lvov et de Varsovie. Édition e-LV, pp.136, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychologia pożądań i woli, de Kazimierz Twardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives Numériques de l'École de Lvov et de Varsovie. Édition e-LV, pp.62, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matériaux pour la traduction française de : Fonctions et produits, de K. Twardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives Numériques de l'École de Lvov et de Varsovie. Édition e-LV, pp.31, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur l'écoute des pièces radiophoniques, de Leopold Blaustein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives Numériques de l'École de Lvov et de Varsovie. Édition e-LV, pp.4, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filozofia francuska wieku XIX, de Kazimierz Twardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives Numériques de l'École de Lvov et de Varsovie. Édition e-LV, pp.39, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jews and Polish Philosophy between the Wars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wolenski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Springer Verlag, pp.250, 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hebrew University of Jerusalem, pp.1, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Archives Numériques de l'École de Lvov et de Varsovie. Édition e-LV, pp.62, 2008</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00792237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kognitivistische Naturalisierung des Geistes und phänomenologische Kritik des Psychologismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Miskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centra pro teoretická studia (CTS), pp.15, 2004, CTS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791782v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00792237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5641,51 +5710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Miskiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kazimierz Twardowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.179.0095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.179.0079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Maria &#379;egle&#324;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1574" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.63" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubucs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03531195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szaflik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03531241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03531064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nowicki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delsol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roulois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gabrysiak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wolenski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Pichler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gabrysiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pielaszek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifis Pan I Ptf Biblioth&#232;ques R&#233;unies Ifis Uw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lapointe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaid Rahman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Miskiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778096v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.179.0079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Maria &#379;egle&#324;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.63" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kazimierz Twardowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.179.0095" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubucs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03531195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szaflik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03531241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03531064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nowicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delsol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02180402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roulois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gabrysiak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wolenski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Pichler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pielaszek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gabrysiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifis Pan I Ptf Biblioth&#232;ques R&#233;unies Ifis Uw" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lapointe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaid Rahman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>