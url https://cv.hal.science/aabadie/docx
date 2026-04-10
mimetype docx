--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -268,810 +268,810 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RIOT Port for the Single-Chip Mote</w:t>
+                <w:t xml:space="preserve">UpGate: Low-Power and Secure Over-the-Air Hardware Reconfiguration for Deployed FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Zandberg</w:t>
+                <w:t xml:space="preserve">Alfonso Cortes-Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. pp.28-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10942953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281405v1</w:t>
+                <w:t xml:space="preserve">hal-05024604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UpGate: Low-Power and Secure Over-the-Air Hardware Reconfiguration for Deployed FPGAs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Replenishment Strategies for Robot Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genki Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed S Talamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lowie Deferme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Van Eyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10942953⟩</w:t>
+              <w:t xml:space="preserve">GRC 2025 - 1st German Robotics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15131/shef.data.25561923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024604v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Replenishment Strategies for Robot Swarms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Van Eyck</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of Bit Errors in Coexisting BLE and IEEE 802.15.4 Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Badillo-San-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC 2025 - 1st German Robotics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289259v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CapBot: Enabling Battery-Free Swarm Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lowie Deferme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengyao Liu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tom Van Eyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Bit Errors in Coexisting BLE and IEEE 802.15.4 Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Cortes</w:t>
+                <w:t xml:space="preserve">Demo: Mari Allows Connecting Large Scale Robot Swarms using TSCH over BLE and Multiple Independent Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovane Fedrecheski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabian Graf</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mališa Vučinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks - EWSN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333735v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: Mari Allows Connecting Large Scale Robot Swarms using TSCH over BLE and Multiple Independent Gateways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Open-Source Multi-Platform SDK for Programming SCuM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mališa Vučinić</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks - EWSN 2025</w:t>
+              <w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280262v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open-Source Multi-Platform SDK for Programming SCuM</w:t>
+                <w:t xml:space="preserve">A RIOT Port for the Single-Chip Mote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan Yuan</w:t>
+                <w:t xml:space="preserve">Koen Zandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1086,440 +1086,440 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281393v1</w:t>
+                <w:t xml:space="preserve">hal-05281405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RobOTAP: Over-the-Air Programming of Robotic Swarms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demo: DotBot, a cm-Scale, Easy-to-Use Micro-Robot for Swarm Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trifun Savić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Workshop on Crystal-Free/-Less Radio and System-Based Research for IoT (CrystalFreeIoT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"Breaking Swarm Stereotypes Workshop" at IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581750v1</w:t>
+                <w:t xml:space="preserve">hal-04673787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qrkey: Simply and Securely Controlling Swarm Robots</w:t>
+                <w:t xml:space="preserve">RobOTAP: Over-the-Air Programming of Robotic Swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mališa Vučinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620910⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Workshop on Crystal-Free/-Less Radio and System-Based Research for IoT (CrystalFreeIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CrystalFreeIoT62484.2024.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588852v1</w:t>
+                <w:t xml:space="preserve">hal-04581750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: DotBot, a cm-Scale, Easy-to-Use Micro-Robot for Swarm Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qrkey: Simply and Securely Controlling Swarm Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mališa Vučinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Maksimovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trifun Savić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Breaking Swarm Stereotypes Workshop" at IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673787v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open Experimental Platform for Ranging, Proximity and Contact Event Tracking using Ultra-Wide-Band and Bluetooth Low-Energy</w:t>
               </w:r>
@@ -1620,282 +1620,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLARCS, a C++ Library for Automated Registration and Comparison of Surfaces: Medical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlating Clinical Scores with Anatomical Electrodes Locations for Assessing Deep Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prima</w:t>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Mesh Processing in Medical Image Analysis (MeshMed'2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.113-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21504-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00626270v1</w:t>
+                <w:t xml:space="preserve">inserm-00617006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating Clinical Scores with Anatomical Electrodes Locations for Assessing Deep Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lalys</w:t>
+                <w:t xml:space="preserve">CLARCS, a C++ Library for Automated Registration and Comparison of Surfaces: Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCAI 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI Workshop on Mesh Processing in Medical Image Analysis (MeshMed'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.117-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617006v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00626270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomo-clinical atlases in subthalamic Deep Brain Stimulation correlating clinical data and electrode contacts coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1903,51 +1903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual World Congress for Brain Mapping and Image Guided Therapy, IBMISPS'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1985,64 +1985,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la Segmentation des Ganglions de la Base sur un Template IRM 3 Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2225,265 +2225,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-operative assessment in Deep Brain Stimulation based on multimodal images: registration workflow and validation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Analyse post-opératoire en stimulation cérébrale profonde basée sur des images multimodales : mise en place et validation des chaînes de recalage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2009: Visualization, Image-Guided Procedures, and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00616970v1</w:t>
+                <w:t xml:space="preserve">inria-00404643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse post-opératoire en stimulation cérébrale profonde basée sur des images multimodales : mise en place et validation des chaînes de recalage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Post-operative assessment in Deep Brain Stimulation based on multimodal images: registration workflow and validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging 2009: Visualization, Image-Guided Procedures, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Lake Buena Vista, FL, United States. pp.72612M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.810475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00404643v1</w:t>
+                <w:t xml:space="preserve">inserm-00616970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2514,51 +2514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyDotBot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mališa Vučinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,64 +2708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mališa Vučinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trifun Savić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alvarado-Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Balbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes-Neira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Miyauchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Talamali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowie Deferme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Eyck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15131/shef.data.25561923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333735v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo-San-Juan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Graf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovane Fedrecheski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CrystalFreeIoT62484.2024.00012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620910" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21504-9_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baillieul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2010.10.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810475" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Ganaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:415189ae0414c77a0340697e2efd32592001da78;origin=https://github.com/DotBots/PyDotBot;visit=swh:1:snp:4f6a35e88eed1ffa6e58404e6a612cb3c5f9e422;anchor=swh:1:rev:8fcac4e22d2af6c15ed459f453691d0b98f366bf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45414348078d3c9b1aaef03f97f0ee836ed58d23;origin=https://github.com/DotBots/qrkey;visit=swh:1:snp:60c9744cd751f242ff0d3b50e18c7e9aa0fd4cc2;anchor=swh:1:rev:88a581782c54e0c411e8d66ed419982b05dd1082" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alvarado-Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Balbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes-Neira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942953" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Miyauchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Talamali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowie Deferme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Eyck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15131/shef.data.25561923" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333735v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo-San-Juan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Graf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovane Fedrecheski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CrystalFreeIoT62484.2024.00012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620910" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21504-9_11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baillieul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2010.10.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Ganaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810475" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:415189ae0414c77a0340697e2efd32592001da78;origin=https://github.com/DotBots/PyDotBot;visit=swh:1:snp:4f6a35e88eed1ffa6e58404e6a612cb3c5f9e422;anchor=swh:1:rev:8fcac4e22d2af6c15ed459f453691d0b98f366bf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45414348078d3c9b1aaef03f97f0ee836ed58d23;origin=https://github.com/DotBots/qrkey;visit=swh:1:snp:60c9744cd751f242ff0d3b50e18c7e9aa0fd4cc2;anchor=swh:1:rev:88a581782c54e0c411e8d66ed419982b05dd1082" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>