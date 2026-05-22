--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -268,810 +268,810 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UpGate: Low-Power and Secure Over-the-Air Hardware Reconfiguration for Deployed FPGAs</w:t>
+                <w:t xml:space="preserve">A RIOT Port for the Single-Chip Mote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Cortes-Neira</w:t>
+                <w:t xml:space="preserve">Koen Zandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024604v1</w:t>
+                <w:t xml:space="preserve">hal-05281405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Replenishment Strategies for Robot Swarms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UpGate: Low-Power and Secure Over-the-Air Hardware Reconfiguration for Deployed FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Cortes-Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC 2025 - 1st German Robotics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15131/shef.data.25561923⟩</w:t>
+              <w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. pp.28-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN64016.2025.10942953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289259v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Bit Errors in Coexisting BLE and IEEE 802.15.4 Channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
+                <w:t xml:space="preserve">CapBot: Enabling Battery-Free Swarm Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lowie Deferme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Van Eyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333735v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CapBot: Enabling Battery-Free Swarm Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Replenishment Strategies for Robot Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genki Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed S Talamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowie Deferme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Van Eyck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRC 2025 - 1st German Robotics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15131/shef.data.25561923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289043v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: Mari Allows Connecting Large Scale Robot Swarms using TSCH over BLE and Multiple Independent Gateways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation of Bit Errors in Coexisting BLE and IEEE 802.15.4 Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Badillo-San-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geovane Fedrecheski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mališa Vučinić</w:t>
+                <w:t xml:space="preserve">Fabian Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks - EWSN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280262v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open-Source Multi-Platform SDK for Programming SCuM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demo: Mari Allows Connecting Large Scale Robot Swarms using TSCH over BLE and Multiple Independent Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovane Fedrecheski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan Yuan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mališa Vučinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t>
+              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks - EWSN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281393v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RIOT Port for the Single-Chip Mote</w:t>
+                <w:t xml:space="preserve">An Open-Source Multi-Platform SDK for Programming SCuM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Zandberg</w:t>
+                <w:t xml:space="preserve">Titan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1086,51 +1086,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2025 Workshop on Crystal-Free/-Less Radio and System-based Research for IoT (CrystalFreeIoT 2025) - EWSN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281405v1</w:t>
+                <w:t xml:space="preserve">hal-05281393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: DotBot, a cm-Scale, Easy-to-Use Micro-Robot for Swarm Research</w:t>
               </w:r>
@@ -1280,51 +1280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mališa Vučinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,51 +1384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qrkey: Simply and Securely Controlling Swarm Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mališa Vučinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,282 +1620,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating Clinical Scores with Anatomical Electrodes Locations for Assessing Deep Brain Stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLARCS, a C++ Library for Automated Registration and Comparison of Surfaces: Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lalys</w:t>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCAI 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI Workshop on Mesh Processing in Medical Image Analysis (MeshMed'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.117-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00617006v1</w:t>
+                <w:t xml:space="preserve">inria-00626270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLARCS, a C++ Library for Automated Registration and Comparison of Surfaces: Medical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlating Clinical Scores with Anatomical Electrodes Locations for Assessing Deep Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Combès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prima</w:t>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Mesh Processing in Medical Image Analysis (MeshMed'2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.113-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21504-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00626270v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomo-clinical atlases in subthalamic Deep Brain Stimulation correlating clinical data and electrode contacts coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1903,51 +1903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual World Congress for Brain Mapping and Image Guided Therapy, IBMISPS'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1985,64 +1985,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la Segmentation des Ganglions de la Base sur un Template IRM 3 Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2225,265 +2225,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse post-opératoire en stimulation cérébrale profonde basée sur des images multimodales : mise en place et validation des chaînes de recalage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Post-operative assessment in Deep Brain Stimulation based on multimodal images: registration workflow and validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging 2009: Visualization, Image-Guided Procedures, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Lake Buena Vista, FL, United States. pp.72612M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.810475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00404643v1</w:t>
+                <w:t xml:space="preserve">inserm-00616970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-operative assessment in Deep Brain Stimulation based on multimodal images: registration workflow and validation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Analyse post-opératoire en stimulation cérébrale profonde basée sur des images multimodales : mise en place et validation des chaînes de recalage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2009: Visualization, Image-Guided Procedures, and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00616970v1</w:t>
+                <w:t xml:space="preserve">inria-00404643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2514,51 +2514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyDotBot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mališa Vučinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,51 +2708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Alvarado-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mališa Vučinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trifun Savić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alvarado-Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Balbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes-Neira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942953" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Miyauchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Talamali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowie Deferme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Eyck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15131/shef.data.25561923" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333735v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo-San-Juan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Graf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovane Fedrecheski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CrystalFreeIoT62484.2024.00012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620910" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21504-9_11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baillieul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2010.10.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Ganaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810475" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:415189ae0414c77a0340697e2efd32592001da78;origin=https://github.com/DotBots/PyDotBot;visit=swh:1:snp:4f6a35e88eed1ffa6e58404e6a612cb3c5f9e422;anchor=swh:1:rev:8fcac4e22d2af6c15ed459f453691d0b98f366bf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45414348078d3c9b1aaef03f97f0ee836ed58d23;origin=https://github.com/DotBots/qrkey;visit=swh:1:snp:60c9744cd751f242ff0d3b50e18c7e9aa0fd4cc2;anchor=swh:1:rev:88a581782c54e0c411e8d66ed419982b05dd1082" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alvarado-Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Balbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Zandberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05024604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes-Neira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN64016.2025.10942953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowie Deferme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Eyck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Michiels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Miyauchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Talamali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15131/shef.data.25561923" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333735v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo-San-Juan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cortes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Graf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovane Fedrecheski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifun Savi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CrystalFreeIoT62484.2024.00012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Badillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620910" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21504-9_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baillieul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2010.10.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00616970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810475" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Ganaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:415189ae0414c77a0340697e2efd32592001da78;origin=https://github.com/DotBots/PyDotBot;visit=swh:1:snp:4f6a35e88eed1ffa6e58404e6a612cb3c5f9e422;anchor=swh:1:rev:8fcac4e22d2af6c15ed459f453691d0b98f366bf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45414348078d3c9b1aaef03f97f0ee836ed58d23;origin=https://github.com/DotBots/qrkey;visit=swh:1:snp:60c9744cd751f242ff0d3b50e18c7e9aa0fd4cc2;anchor=swh:1:rev:88a581782c54e0c411e8d66ed419982b05dd1082" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cd56065839e2d65d4ba991b115427a7e2d866d2a;origin=https://github.com/DotBots/DotBot-firmware;visit=swh:1:snp:fc1a58a6fc374afe0bb4554d8549bbba91e3b127;anchor=swh:1:rev:ae3fb9f6f028aedec1ef04acb6569109c8420132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>