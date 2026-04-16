--- v0 (2026-03-13)
+++ v1 (2026-04-16)
@@ -1256,1427 +1256,1427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Johnson est-il populiste ? Le leader conservateur à l’épreuve du Brexit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Parti conservateur et la crise du Brexit – Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.5285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prise de parole et la défection à l’expulsion :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 73 (3), pp.32-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.073.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Johnson est-il populiste ? Le leader conservateur à l’épreuve du Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.127-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.5379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nested games of the UK’s EU referendum: ruptures, reconfigurations and lessons for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schnapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Usherwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, The nested games of the UK’s EU referendum: Ruptures and reconfigurations, 29 (3), pp.301 - 308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14782804.2021.1937585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women and the Politics of Incivility and Discrimination: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1467-923X.13074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Rebellion to Extinction: Where Have All the Tory Remainer MPs gone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Political Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (1), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-923X.12824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Post-Referendum Reconfigurations of Party cleavages around Black and Asian Minority Ethnic Conservative MPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2020.1745161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit and Anti-Parliament Discourses among Conservative MPs (2016–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pa/gsaa060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais qui est Boris Johnson ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.31-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Less Stale, Only Slightly Less Male, but Overwhelmingly Less Pale’: the 2015 New Conservative Brexiters in the House of Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (3), pp.588-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pa/gsy023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystère May</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.17-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau visage de l'euroscepticisme conservateur à la Chambre des Communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, The Brexit Referendum of 23 June 2016, XXII (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.1347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brexit ou le symptôme d'une crise politique britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Populismes et nationalismes dans le monde, 83, pp.98-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘Open Garden of Politics’: The impact of open primaries for candidate selection in the British Conservative Party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Politics and International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.706-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1369148116636518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01355706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Populist Was David Cameron?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juncture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Among The Ruins, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/newe.12005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euroscepticism under Margaret Thatcher and David Cameron: From Theory to Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.9-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osb.5285⟩</w:t>
+              <w:t xml:space="preserve">, 2015, The legacy of Thatcherism, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...434 lines deleted...]
-                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01287011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des députés ou l'art de sélectionner les candidats travaillistes et conservateurs aux élections législatives de 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, The Brexit Referendum of 23 June 2016, XXII (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfcb.1347⟩</w:t>
+              <w:t xml:space="preserve">, 2015, The 2015 General Election in the United Kingdom Les élections législatives de 2015 au Royaume-Uni, XX (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...396 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460729v2</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01287011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène eurosceptique au Royaume-Uni</w:t>
               </w:r>
@@ -4995,51 +4995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="074E84C6"/>
+    <w:nsid w:val="AC538562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5226,51 +5226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6339-5474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060719362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Innovations-Reinvented-Politics-and-Representative-Democracy/Alexandre-Collier-Goujon-Gourgues/p/book/9780367134129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergniolle de Chantal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/leadership-and-uncertainty-management-in-politics-agn%C3%A8s-alexandrecollier/?isb=9781137439239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-partis-politiques-en-grande-bretagne-9782200275983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.6052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.13237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-022-00294-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.5379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54JPF4D3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schnapper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Usherwood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1937585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.073.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drolet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.13074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.5285" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1V9CM1NC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.12824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1745161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsaa060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsy023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1369148116636518" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/newe.12005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVZ7Z49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460729v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.540" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1778" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.041.0100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tournier-Sol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.164.0583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.420" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.338" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X6452KSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Trumping-the-Mainstream-The-Conquest-of-Democratic-Politics-by-the-Populist/Herman-Muldoon/p/book/9781138502659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/The-UK-Challenge-to-Europeanization/?sf1=barcode&amp;amp;st1=9781137488176" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10708" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6339-5474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060719362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Innovations-Reinvented-Politics-and-Representative-Democracy/Alexandre-Collier-Goujon-Gourgues/p/book/9780367134129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergniolle de Chantal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/leadership-and-uncertainty-management-in-politics-agn%C3%A8s-alexandrecollier/?isb=9781137439239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-partis-politiques-en-grande-bretagne-9782200275983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.6052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.13237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-022-00294-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.5285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1V9CM1NC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.073.0032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.5379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54JPF4D3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schnapper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Usherwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1937585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drolet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.13074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.12824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1745161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsaa060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsy023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1369148116636518" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/newe.12005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVZ7Z49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1778" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460729v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.041.0100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tournier-Sol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.164.0583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.420" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.338" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X6452KSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Trumping-the-Mainstream-The-Conquest-of-Democratic-Politics-by-the-Populist/Herman-Muldoon/p/book/9781138502659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/The-UK-Challenge-to-Europeanization/?sf1=barcode&amp;amp;st1=9781137488176" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10708" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>