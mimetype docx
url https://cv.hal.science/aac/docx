--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -1359,1722 +1359,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boris Johnson est-il populiste ? Le leader conservateur à l’épreuve du Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.5379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nested games of the UK’s EU referendum: ruptures, reconfigurations and lessons for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schnapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Usherwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The nested games of the UK’s EU referendum: Ruptures and reconfigurations, 29 (3), pp.301 - 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2021.1937585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la prise de parole et la défection à l’expulsion :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 73 (3), pp.32-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.073.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Boris Johnson est-il populiste ? Le leader conservateur à l’épreuve du Brexit</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women and the Politics of Incivility and Discrimination: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Drolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-923X.13074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Rebellion to Extinction: Where Have All the Tory Remainer MPs gone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Political Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (1), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-923X.12824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Post-Referendum Reconfigurations of Party cleavages around Black and Asian Minority Ethnic Conservative MPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2020.1745161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit and Anti-Parliament Discourses among Conservative MPs (2016–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pa/gsaa060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Less Stale, Only Slightly Less Male, but Overwhelmingly Less Pale’: the 2015 New Conservative Brexiters in the House of Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (3), pp.588-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pa/gsy023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais qui est Boris Johnson ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.31-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau visage de l'euroscepticisme conservateur à la Chambre des Communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, The Brexit Referendum of 23 June 2016, XXII (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.1347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystère May</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.17-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brexit ou le symptôme d'une crise politique britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Populismes et nationalismes dans le monde, 83, pp.98-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘Open Garden of Politics’: The impact of open primaries for candidate selection in the British Conservative Party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Politics and International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.706-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1369148116636518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01355706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Populist Was David Cameron?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juncture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Among The Ruins, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/newe.12005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des députés ou l'art de sélectionner les candidats travaillistes et conservateurs aux élections législatives de 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, The 2015 General Election in the United Kingdom Les élections législatives de 2015 au Royaume-Uni, XX (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460729v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euroscepticism under Margaret Thatcher and David Cameron: From Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.127-146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osb.5379⟩</w:t>
+              <w:t xml:space="preserve">, 2015, The legacy of Thatcherism, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Simon Usherwood</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01287011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène eurosceptique au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14782804.2021.1937585⟩</w:t>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.100-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.041.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations de la vie politique britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Quarterly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.100-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Rebellion to Extinction: Where Have All the Tory Remainer MPs gone?</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Major vs 'the Bastards' ou la puissance de la mobilisation eurosceptique au sein du parti conservateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Political Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-923X.12824⟩</w:t>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle carte électorale du conservatisme européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14782804.2020.1745161⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.583-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.164.0583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...335 lines deleted...]
-                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des associations eurosceptiques et du United Kingdom Independence Party dans la campagne référendaire britannique de 2005 autour du traité constitutionnel européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tournier-Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, The Brexit Referendum of 23 June 2016, XXII (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 2, pp.19-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...712 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465876v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01071416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies disciplinaires des whips : pressions et intimidations dans les coulisses de la chambre des Communes</w:t>
               </w:r>
@@ -4995,51 +4995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC538562"/>
+    <w:nsid w:val="EE41C05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5226,51 +5226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6339-5474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060719362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Innovations-Reinvented-Politics-and-Representative-Democracy/Alexandre-Collier-Goujon-Gourgues/p/book/9780367134129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergniolle de Chantal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/leadership-and-uncertainty-management-in-politics-agn%C3%A8s-alexandrecollier/?isb=9781137439239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-partis-politiques-en-grande-bretagne-9782200275983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.6052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.13237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-022-00294-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.5285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1V9CM1NC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.073.0032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.5379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54JPF4D3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schnapper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Usherwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1937585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drolet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.13074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.12824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1745161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsaa060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsy023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1369148116636518" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/newe.12005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVZ7Z49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1778" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460729v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.540" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.041.0100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tournier-Sol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.164.0583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.420" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.338" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X6452KSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Trumping-the-Mainstream-The-Conquest-of-Democratic-Politics-by-the-Populist/Herman-Muldoon/p/book/9781138502659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/The-UK-Challenge-to-Europeanization/?sf1=barcode&amp;amp;st1=9781137488176" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10708" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6339-5474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060719362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goujon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Innovations-Reinvented-Politics-and-Representative-Democracy/Alexandre-Collier-Goujon-Gourgues/p/book/9780367134129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergniolle de Chantal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/leadership-and-uncertainty-management-in-politics-agn%C3%A8s-alexandrecollier/?isb=9781137439239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Avril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-partis-politiques-en-grande-bretagne-9782200275983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.6052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.13237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-022-00294-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.5285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1V9CM1NC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.5379" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54JPF4D3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schnapper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Usherwood" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1937585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.073.0032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drolet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.13074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-923X.12824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2020.1745161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsaa060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gsy023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1369148116636518" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/newe.12005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVZ7Z49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460729v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.540" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1778" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.041.0100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.164.0583" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tournier-Sol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.420" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#8217;hellencourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.338" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X6452KSZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1163" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Trumping-the-Mainstream-The-Conquest-of-Democratic-Politics-by-the-Populist/Herman-Muldoon/p/book/9781138502659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376106v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/The-UK-Challenge-to-Europeanization/?sf1=barcode&amp;amp;st1=9781137488176" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10708" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>