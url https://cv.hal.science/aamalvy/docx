--- v0 (2026-03-24)
+++ v1 (2026-04-24)
@@ -2309,51 +2309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88AB3E65"/>
+    <w:nsid w:val="E9EE72D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>