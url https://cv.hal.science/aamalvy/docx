--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amalvy_a_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">yHOkn78AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -206,1487 +227,1595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'annotation intégrale à l'analyse des réseaux de personnages : un modèle pour la REN dans les textes littéraires en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 66 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard: A Modular Pipeline for Extracting Character Networks from Narrative Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (98), pp.6574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21105/joss.06574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnected Kingdoms: Comparing 'A Song of Ice and Fire' Adaptations Across Media Using Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Janickyj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mannion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pádraig Maccarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13278-024-01365-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Homology of Topic Networks for the Prediction of Reader Curiosity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overcoming Copyright Barriers in Corpus Distribution Through Non-Reversible Hashing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Amalvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Stone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hen-Hsen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, France</w:t>
+              <w:t xml:space="preserve">64th Annual Meeting of the Association for Computational Linguistics (ACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2026, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098910v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Natural Language Processing Tasks in Automatic Literary Character Network Construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Persistent Homology of Topic Networks for the Prediction of Reader Curiosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel D. S. Hopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Computational Linguistics (COLING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.8462-8473</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836363v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des relations dans Lorenzaccio : modélisation par réseaux complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Role of Natural Language Processing Tasks in Automatic Literary Character Network Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Informatique Théâtrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICTT, Oct 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on Computational Linguistics (COLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.8462-8473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117674v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du repérage à l'analyse : un modèle pour la reconnaissance d'entités nommées dans les textes littéraires en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des relations dans Lorenzaccio : modélisation par réseaux complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Amalvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Diassinous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Maurel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journées d’Informatique Théâtrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICTT, Oct 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128746v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA : bienfait commun ou piège capitaliste ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du repérage à l'analyse : un modèle pour la reconnaissance d'entités nommées dans les textes littéraires en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Amalvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Amalvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannis Martin</w:t>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition du festival Pint of science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546518v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à classer le contexte pour la reconnaissance d'entités nommées en utilisant un jeu de données synthétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">IA : bienfait commun ou piège capitaliste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">3ème édition du festival Pint of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504218v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Rank Context for Named Entity Recognition Using a Synthetic Dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apprendre à classer le contexte pour la reconnaissance d'entités nommées en utilisant un jeu de données synthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Dec 2023, Singapore, Singapore. pp.10372-10382</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237987v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Global and Local Context in Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (ACL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada. pp.714-722, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-short.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement de mentions pour l'adaptation d'un corpus de reconnaissance d'entités nommées à un domaine cible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning to Rank Context for Named Entity Recognition Using a Synthetic Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.198-205</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Dec 2023, Singapore, Singapore. pp.10372-10382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651510v3</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation for Robust Character Detection in Fantasy Novels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Remplacement de mentions pour l'adaptation d'un corpus de reconnaissance d'entités nommées à un domaine cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (ComHum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.198-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972448v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651510v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Data Augmentation for Robust Character Detection in Fantasy Novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Amalvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (ComHum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BERT meets d'Artagnan: Data Augmentation for Robust Character Detection in Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (COMHUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1696,124 +1825,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du langage et modélisation de relations pour la représentation unifiée de documents narratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meetup LIAvignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1823,179 +1952,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation Guidelines for Corpus Novelties: Part 1 – Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Informatique d'Avignon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation Guidelines for Corpus Novelties: Part 2 - Alias Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Informatique d'Avignon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2005,100 +2134,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du langage naturel appliqué à la représentation de textes narratifs par réseaux de personnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique et langage [cs.CL]. Université d'Avignon, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024AVIG0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04860185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2108,140 +2237,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard: Relationships Extraction from NARrative Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Amalvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2309,51 +2438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9EE72D6"/>
+    <w:nsid w:val="24660952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2540,51 +2669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aamalvy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4629-0923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/amalvy_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128385v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611122v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Janickyj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mannion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;draig Maccarron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01365-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098910v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D. S. Hopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diassinous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128746v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237987v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092431v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.62" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651510v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617722v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715338v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715341v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04860185v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AVIG0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aamalvy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4629-0923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/amalvy_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=yHOkn78AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128385v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611122v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06574" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Janickyj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mannion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;draig Maccarron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01365-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098910v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D. S. Hopp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diassinous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128746v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092431v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.62" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237987v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651510v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617722v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715338v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715341v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04860185v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AVIG0116" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>