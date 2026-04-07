--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.020833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelique Amelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice of Mummified King Henri IV Recreated via 3D Functional Vocal Tract Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nicolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baima: Illustration of the IPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (2), pp.547-576. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100321000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Prominence in Kala Lizu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yu Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.101-146. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jcl.2017.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le human beatbox entre musique et parole : quelques indices acoustiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 : 2 / 17 : 1, pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.8121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiceless nasal sounds in three Tibeto-Burman languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External lighting and sensing photoglottography: Characterization and MSePGG algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.318-327. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiya Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100314000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la phonétique expérimentale à la didactique de la prononciation du Français Langue Etrangère, Etape 1 : réflexion autour de l'établissement d'un corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor platform for speech physiology research in a phonetics laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photonasography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.3353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal flow in French Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (1), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mc Keever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and phonation in Baima (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en mémoire du Professeur Xing Gongwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nankai University, Oct 2024, Nankai University, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments used in experimental phonetics at the beginning of the 20th century at the institute of phonetics in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of the phonetic institute of the Universite de Paris from 1911 to 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, May 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining acoustic and aerodynamic data collection: A perceptual evaluation of acoustic distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Portable Kymograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic. pp.2234-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasality detection from acoustic data with a convolutional neural network and comparison with aerodynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la nasalité du locuteur à partir de réseaux de neurones convolutifs et validation par des données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude acoustique et aérodynamique des consonnes géminées nasales sourdes du parler d'ikema-miyako des langues ryukyu en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Redouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapuis-Vandenbogaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kadlub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-fiberscopic laryngophryngeal examination in beatboxing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dehais Underdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Digital, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F1 and F2 measurements for French oral vowel with a new pneumotachograph mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des flux aérodynamiques de la parole après chirurgie naso-sinusienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798537v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal Opening Measurements in VCV and VCCV Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradations mélodiques chez les Parkinsoniens : Incidence de la maladie de Parkinson sur les variations de la pression intra-orale et la déclinaison de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A NONINVASIVE SYSTEM TO OBSERVE GLOTTAL OPENING AND CLOSING: EXTERNAL PHOTOGLOTTOGRAPH (ePGG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Sathiyanarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyioshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Voice Physiology &amp; Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of external lighting and sensing photoglottograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAVEBA 2017 - 10th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sinus Surgery on Voice Quality : Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Benedicte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giron Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nasograph and fibrescopic analysis of nasal diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des voyelles parlées et chantées dans le Cantu in Paghjella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herrgott Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.545-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d'origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The vowel system of Nasa Yuwe”. Articulatory and Acoustic Phonetics : Data and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fibrescopic Analysis of Nasal Diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America (ASA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation glottographique et laryngoscopique de la transition entre les deux principaux mécanismes laryngés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vowel system of Nasa Yuwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging of glottal stop and creaky voice: Evaluating the role of epilaryngeal constriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott R. Moisik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Halimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crosslinguistic study of prosodic focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Cheol Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.4754-4757, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des sons non pulmonaires et de l’inspiration dans le Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelle visuelle tridimensionnelle OCM pour évaluer le comportement du conduit vocal : exemple du Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale Francophone ORL (SIFORL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of accelerometer sensors to study nasalisation in speech and singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Seminar on Speech Production (ISSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Sensor Helmet to Capture Rare Singing, an Intangible Cultural Heritage Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe édition des Journées d'Etudes sur la Parole, Le Mans, 23 - 27 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Informatique de l’Université du Maine (LIUM) et le Laboratoire d’Informatique de Nantes Atlantique (LINA) sous l’égide de l’Association Francophone de la Communication Parlée (AFCP), Jun 2014, Le Mans, France. pp.576/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Vocal Tract Agility from Videofiberscopic Data: The Human BeatBox Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voice Foundation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Philadelphie, United States. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tongue motion visualization based on ultrasound image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kele Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème édition des Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.576-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d’origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nasalité du FLE à l'aide d'un accéléromètre piézoélectrique chez les locutrices natives et bosniaques: comparaison des données du corpus IPFC et d'un corpus spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC (Inter Phonologie du Français Contemporain), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.689-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dados aerodinâmicos e acústicos e a representação fonológica da vogal nasal no PB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seara Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional de Fonologia, 2012, Porto Alegre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation du trait nasal en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCP/PFC: Interphonologie du français contemporain : des voyelles nasales à la prosodie (6 décembre 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du FLE, étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of experimental phonetics to the didactics of the pronunciation of the French Foreign Language: stage 1: reflection around the establishment of a corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Sounds 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems in the interpretation of the data related to nasality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nasal2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'intensité à partir du logiciel d'analyse du signal (Praat) et du sonomètre (Bruel & Kjaer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colazo-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : L'intensité à l'oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait de nasalité : aspects phonologiques et définition phonétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CNRS : Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ile de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de photonasographie pour l'estimation de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude simultanée des mouvements du voile du palais et de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hauteur du voile du palais durant trois voyelles nasales en Portugais Brésilien en fonction de l'entourage consonantique, de la position dans le mot et par rapport à l'accent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal Processes at the Interface between Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal processes at the interface between phontetics and phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements and the feature [+nasal] in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Where Do Features Come From?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la nasalité en parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transdiscplinaire : Retour sur l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hagueneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for the feature [±nasal] for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ubatuba, SP, France. pp. 459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports de différentes méthodes d'enregistrement de la nasalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of velopharyngeal closure mechanism in horizontal and lateral direction from fiberscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.3021-3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasalité en français spontané : Mesures aérodynamiques et fibroscopiques, études préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d’études sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the colloquium &amp;quot;Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)&amp;quot;, held on September 18-19, 2025, Aubervilliers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de données simultanées aérodynamiques et fibroscopiques durant la production des voyelles nasales : comparaison avec des données prises séparément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme Quality, Voice Quality, and Tone: Origins of the Recently Discovered Contrasts in Languages of Western Sichuan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 50 ans du LPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polypose naso-sinusienne : impacts spectraux. Étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Actes des 9èmes Journées de Phonétique Clinique, https://hal.science/hal-04126591/document#page=137, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and aerodynamic consequences of the nasal polyposis pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multidimensionnelle de la nasalité : prototypage d'un masque pour les données aérodynamiques et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing, Analyzing, and Transmitting Intangible Cultural Heritage with the i-Treasures Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom. , Colloque Ulstrafest VI, pp.1-4, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic and acoustic correlates of word-initial voiceless nasal geminates in Ikema Miyako Ryukyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multiparamétrique des consonnes nasales du français : prise de données simultanées aérodynamiques et fibroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d'imagerie pour l'observation de l'activité vélo-pharyngée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude aérodynamique, fibroscopique, acoustique et perceptive des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00315998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 5ième journée Jeunes Chercheurs de l'Ecole Doctorale 268 Langage et langue, description, théorisation, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.020833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelique Amelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice of Mummified King Henri IV Recreated via 3D Functional Vocal Tract Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nicolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baima: Illustration of the IPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (2), pp.547-576. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100321000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Prominence in Kala Lizu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yu Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.101-146. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jcl.2017.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le human beatbox entre musique et parole : quelques indices acoustiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 : 2 / 17 : 1, pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.8121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiceless nasal sounds in three Tibeto-Burman languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External lighting and sensing photoglottography: Characterization and MSePGG algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.318-327. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiya Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100314000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la phonétique expérimentale à la didactique de la prononciation du Français Langue Etrangère, Etape 1 : réflexion autour de l'établissement d'un corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor platform for speech physiology research in a phonetics laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photonasography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.3353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal flow in French Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (1), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mc Keever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and phonation in Baima (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en mémoire du Professeur Xing Gongwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nankai University, Oct 2024, Nankai University, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments used in experimental phonetics at the beginning of the 20th century at the institute of phonetics in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining acoustic and aerodynamic data collection: A perceptual evaluation of acoustic distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of the phonetic institute of the Universite de Paris from 1911 to 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, May 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Portable Kymograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic. pp.2234-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasality detection from acoustic data with a convolutional neural network and comparison with aerodynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la nasalité du locuteur à partir de réseaux de neurones convolutifs et validation par des données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Redouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapuis-Vandenbogaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kadlub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude acoustique et aérodynamique des consonnes géminées nasales sourdes du parler d'ikema-miyako des langues ryukyu en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-fiberscopic laryngophryngeal examination in beatboxing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dehais Underdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Digital, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des flux aérodynamiques de la parole après chirurgie naso-sinusienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798537v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F1 and F2 measurements for French oral vowel with a new pneumotachograph mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal Opening Measurements in VCV and VCCV Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A NONINVASIVE SYSTEM TO OBSERVE GLOTTAL OPENING AND CLOSING: EXTERNAL PHOTOGLOTTOGRAPH (ePGG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Sathiyanarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyioshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Voice Physiology &amp; Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradations mélodiques chez les Parkinsoniens : Incidence de la maladie de Parkinson sur les variations de la pression intra-orale et la déclinaison de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of external lighting and sensing photoglottograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAVEBA 2017 - 10th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des voyelles parlées et chantées dans le Cantu in Paghjella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herrgott Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.545-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sinus Surgery on Voice Quality : Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Benedicte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giron Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nasograph and fibrescopic analysis of nasal diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The vowel system of Nasa Yuwe”. Articulatory and Acoustic Phonetics : Data and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d'origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fibrescopic Analysis of Nasal Diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America (ASA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation glottographique et laryngoscopique de la transition entre les deux principaux mécanismes laryngés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vowel system of Nasa Yuwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crosslinguistic study of prosodic focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Cheol Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.4754-4757, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging of glottal stop and creaky voice: Evaluating the role of epilaryngeal constriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott R. Moisik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Halimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des sons non pulmonaires et de l’inspiration dans le Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Sensor Helmet to Capture Rare Singing, an Intangible Cultural Heritage Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe édition des Journées d'Etudes sur la Parole, Le Mans, 23 - 27 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Informatique de l’Université du Maine (LIUM) et le Laboratoire d’Informatique de Nantes Atlantique (LINA) sous l’égide de l’Association Francophone de la Communication Parlée (AFCP), Jun 2014, Le Mans, France. pp.576/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelle visuelle tridimensionnelle OCM pour évaluer le comportement du conduit vocal : exemple du Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale Francophone ORL (SIFORL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of accelerometer sensors to study nasalisation in speech and singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Seminar on Speech Production (ISSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Vocal Tract Agility from Videofiberscopic Data: The Human BeatBox Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voice Foundation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Philadelphie, United States. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tongue motion visualization based on ultrasound image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kele Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème édition des Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.576-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d’origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nasalité du FLE à l'aide d'un accéléromètre piézoélectrique chez les locutrices natives et bosniaques: comparaison des données du corpus IPFC et d'un corpus spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC (Inter Phonologie du Français Contemporain), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.689-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dados aerodinâmicos e acústicos e a representação fonológica da vogal nasal no PB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seara Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional de Fonologia, 2012, Porto Alegre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du FLE, étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation du trait nasal en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCP/PFC: Interphonologie du français contemporain : des voyelles nasales à la prosodie (6 décembre 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of experimental phonetics to the didactics of the pronunciation of the French Foreign Language: stage 1: reflection around the establishment of a corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Sounds 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems in the interpretation of the data related to nasality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nasal2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'intensité à partir du logiciel d'analyse du signal (Praat) et du sonomètre (Bruel & Kjaer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colazo-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : L'intensité à l'oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait de nasalité : aspects phonologiques et définition phonétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CNRS : Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ile de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de photonasographie pour l'estimation de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude simultanée des mouvements du voile du palais et de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hauteur du voile du palais durant trois voyelles nasales en Portugais Brésilien en fonction de l'entourage consonantique, de la position dans le mot et par rapport à l'accent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal processes at the interface between phontetics and phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal Processes at the Interface between Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements and the feature [+nasal] in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Where Do Features Come From?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la nasalité en parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transdiscplinaire : Retour sur l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hagueneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for the feature [±nasal] for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ubatuba, SP, France. pp. 459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports de différentes méthodes d'enregistrement de la nasalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of velopharyngeal closure mechanism in horizontal and lateral direction from fiberscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.3021-3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasalité en français spontané : Mesures aérodynamiques et fibroscopiques, études préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d’études sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the colloquium &amp;quot;Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)&amp;quot;, held on September 18-19, 2025, Aubervilliers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de données simultanées aérodynamiques et fibroscopiques durant la production des voyelles nasales : comparaison avec des données prises séparément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme Quality, Voice Quality, and Tone: Origins of the Recently Discovered Contrasts in Languages of Western Sichuan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 50 ans du LPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polypose naso-sinusienne : impacts spectraux. Étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Actes des 9èmes Journées de Phonétique Clinique, https://hal.science/hal-04126591/document#page=137, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and aerodynamic consequences of the nasal polyposis pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multidimensionnelle de la nasalité : prototypage d'un masque pour les données aérodynamiques et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing, Analyzing, and Transmitting Intangible Cultural Heritage with the i-Treasures Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom. , Colloque Ulstrafest VI, pp.1-4, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic and acoustic correlates of word-initial voiceless nasal geminates in Ikema Miyako Ryukyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multiparamétrique des consonnes nasales du français : prise de données simultanées aérodynamiques et fibroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d'imagerie pour l'observation de l'activité vélo-pharyngée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude aérodynamique, fibroscopique, acoustique et perceptive des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00315998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 5ième journée Jeunes Chercheurs de l'Ecole Doctorale 268 Langage et langue, description, théorisation, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nicolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.12.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Chirkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jcl.2017.0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684889v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100314000437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Fredet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Lovatto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qandeel Hussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais Underdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyioshi Honda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Benedicte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giron Mathilde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demasi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chawah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrgott Catherine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Moisik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Esling" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Cheol Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178873" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jaumard-Hakoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Bustamante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crevier-Buchman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kele Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seara Izabel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colazo-Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N. Clements" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montagu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316006v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315991v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846689v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nicolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.12.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Chirkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jcl.2017.0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684889v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100314000437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Fredet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Lovatto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qandeel Hussain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais Underdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyioshi Honda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chawah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrgott Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Benedicte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giron Mathilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demasi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Cheol Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178873" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Moisik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Esling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jaumard-Hakoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Bustamante" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crevier-Buchman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kele Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seara Izabel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colazo-Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N. Clements" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montagu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316006v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846689v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>