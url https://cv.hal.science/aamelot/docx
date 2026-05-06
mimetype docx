--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.020833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelique Amelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice of Mummified King Henri IV Recreated via 3D Functional Vocal Tract Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nicolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baima: Illustration of the IPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (2), pp.547-576. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100321000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Prominence in Kala Lizu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yu Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.101-146. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jcl.2017.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le human beatbox entre musique et parole : quelques indices acoustiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 : 2 / 17 : 1, pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.8121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiceless nasal sounds in three Tibeto-Burman languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External lighting and sensing photoglottography: Characterization and MSePGG algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.318-327. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiya Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100314000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la phonétique expérimentale à la didactique de la prononciation du Français Langue Etrangère, Etape 1 : réflexion autour de l'établissement d'un corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor platform for speech physiology research in a phonetics laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photonasography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.3353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal flow in French Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (1), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mc Keever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and phonation in Baima (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en mémoire du Professeur Xing Gongwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nankai University, Oct 2024, Nankai University, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments used in experimental phonetics at the beginning of the 20th century at the institute of phonetics in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining acoustic and aerodynamic data collection: A perceptual evaluation of acoustic distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of the phonetic institute of the Universite de Paris from 1911 to 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, May 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Portable Kymograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic. pp.2234-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasality detection from acoustic data with a convolutional neural network and comparison with aerodynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la nasalité du locuteur à partir de réseaux de neurones convolutifs et validation par des données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Redouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapuis-Vandenbogaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kadlub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude acoustique et aérodynamique des consonnes géminées nasales sourdes du parler d'ikema-miyako des langues ryukyu en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-fiberscopic laryngophryngeal examination in beatboxing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dehais Underdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Digital, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des flux aérodynamiques de la parole après chirurgie naso-sinusienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798537v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F1 and F2 measurements for French oral vowel with a new pneumotachograph mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal Opening Measurements in VCV and VCCV Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A NONINVASIVE SYSTEM TO OBSERVE GLOTTAL OPENING AND CLOSING: EXTERNAL PHOTOGLOTTOGRAPH (ePGG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Sathiyanarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyioshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Voice Physiology &amp; Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradations mélodiques chez les Parkinsoniens : Incidence de la maladie de Parkinson sur les variations de la pression intra-orale et la déclinaison de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of external lighting and sensing photoglottograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAVEBA 2017 - 10th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des voyelles parlées et chantées dans le Cantu in Paghjella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herrgott Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.545-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sinus Surgery on Voice Quality : Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Benedicte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giron Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nasograph and fibrescopic analysis of nasal diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The vowel system of Nasa Yuwe”. Articulatory and Acoustic Phonetics : Data and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d'origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fibrescopic Analysis of Nasal Diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America (ASA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation glottographique et laryngoscopique de la transition entre les deux principaux mécanismes laryngés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vowel system of Nasa Yuwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crosslinguistic study of prosodic focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Cheol Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.4754-4757, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging of glottal stop and creaky voice: Evaluating the role of epilaryngeal constriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott R. Moisik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Halimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des sons non pulmonaires et de l’inspiration dans le Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Sensor Helmet to Capture Rare Singing, an Intangible Cultural Heritage Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe édition des Journées d'Etudes sur la Parole, Le Mans, 23 - 27 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Informatique de l’Université du Maine (LIUM) et le Laboratoire d’Informatique de Nantes Atlantique (LINA) sous l’égide de l’Association Francophone de la Communication Parlée (AFCP), Jun 2014, Le Mans, France. pp.576/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelle visuelle tridimensionnelle OCM pour évaluer le comportement du conduit vocal : exemple du Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale Francophone ORL (SIFORL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of accelerometer sensors to study nasalisation in speech and singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Seminar on Speech Production (ISSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Vocal Tract Agility from Videofiberscopic Data: The Human BeatBox Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voice Foundation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Philadelphie, United States. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tongue motion visualization based on ultrasound image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kele Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème édition des Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.576-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d’origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nasalité du FLE à l'aide d'un accéléromètre piézoélectrique chez les locutrices natives et bosniaques: comparaison des données du corpus IPFC et d'un corpus spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC (Inter Phonologie du Français Contemporain), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.689-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dados aerodinâmicos e acústicos e a representação fonológica da vogal nasal no PB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seara Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional de Fonologia, 2012, Porto Alegre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du FLE, étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation du trait nasal en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCP/PFC: Interphonologie du français contemporain : des voyelles nasales à la prosodie (6 décembre 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of experimental phonetics to the didactics of the pronunciation of the French Foreign Language: stage 1: reflection around the establishment of a corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Sounds 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems in the interpretation of the data related to nasality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nasal2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'intensité à partir du logiciel d'analyse du signal (Praat) et du sonomètre (Bruel & Kjaer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colazo-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : L'intensité à l'oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait de nasalité : aspects phonologiques et définition phonétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CNRS : Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ile de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de photonasographie pour l'estimation de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude simultanée des mouvements du voile du palais et de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hauteur du voile du palais durant trois voyelles nasales en Portugais Brésilien en fonction de l'entourage consonantique, de la position dans le mot et par rapport à l'accent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal processes at the interface between phontetics and phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal Processes at the Interface between Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements and the feature [+nasal] in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Where Do Features Come From?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la nasalité en parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transdiscplinaire : Retour sur l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hagueneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for the feature [±nasal] for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ubatuba, SP, France. pp. 459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports de différentes méthodes d'enregistrement de la nasalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of velopharyngeal closure mechanism in horizontal and lateral direction from fiberscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.3021-3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasalité en français spontané : Mesures aérodynamiques et fibroscopiques, études préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d’études sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the colloquium &amp;quot;Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)&amp;quot;, held on September 18-19, 2025, Aubervilliers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de données simultanées aérodynamiques et fibroscopiques durant la production des voyelles nasales : comparaison avec des données prises séparément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme Quality, Voice Quality, and Tone: Origins of the Recently Discovered Contrasts in Languages of Western Sichuan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 50 ans du LPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polypose naso-sinusienne : impacts spectraux. Étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Actes des 9èmes Journées de Phonétique Clinique, https://hal.science/hal-04126591/document#page=137, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and aerodynamic consequences of the nasal polyposis pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multidimensionnelle de la nasalité : prototypage d'un masque pour les données aérodynamiques et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing, Analyzing, and Transmitting Intangible Cultural Heritage with the i-Treasures Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom. , Colloque Ulstrafest VI, pp.1-4, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic and acoustic correlates of word-initial voiceless nasal geminates in Ikema Miyako Ryukyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multiparamétrique des consonnes nasales du français : prise de données simultanées aérodynamiques et fibroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d'imagerie pour l'observation de l'activité vélo-pharyngée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude aérodynamique, fibroscopique, acoustique et perceptive des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00315998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 5ième journée Jeunes Chercheurs de l'Ecole Doctorale 268 Langage et langue, description, théorisation, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.020833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelique Amelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice of Mummified King Henri IV Recreated via 3D Functional Vocal Tract Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nicolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baima: Illustration of the IPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (2), pp.547-576. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100321000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Prominence in Kala Lizu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yu Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.101-146. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jcl.2017.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le human beatbox entre musique et parole : quelques indices acoustiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 : 2 / 17 : 1, pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.8121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiceless nasal sounds in three Tibeto-Burman languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External lighting and sensing photoglottography: Characterization and MSePGG algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.318-327. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiya Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100314000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la phonétique expérimentale à la didactique de la prononciation du Français Langue Etrangère, Etape 1 : réflexion autour de l'établissement d'un corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor platform for speech physiology research in a phonetics laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photonasography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.3353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal flow in French Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (1), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mc Keever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and phonation in Baima (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en mémoire du Professeur Xing Gongwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nankai University, Oct 2024, Nankai University, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments used in experimental phonetics at the beginning of the 20th century at the institute of phonetics in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la nasalité du locuteur à partir de réseaux de neurones convolutifs et validation par des données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining acoustic and aerodynamic data collection: A perceptual evaluation of acoustic distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of the phonetic institute of the Universite de Paris from 1911 to 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, May 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Portable Kymograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic. pp.2234-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasality detection from acoustic data with a convolutional neural network and comparison with aerodynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude acoustique et aérodynamique des consonnes géminées nasales sourdes du parler d'ikema-miyako des langues ryukyu en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Redouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapuis-Vandenbogaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kadlub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-fiberscopic laryngophryngeal examination in beatboxing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dehais Underdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Digital, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des flux aérodynamiques de la parole après chirurgie naso-sinusienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798537v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F1 and F2 measurements for French oral vowel with a new pneumotachograph mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal Opening Measurements in VCV and VCCV Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A NONINVASIVE SYSTEM TO OBSERVE GLOTTAL OPENING AND CLOSING: EXTERNAL PHOTOGLOTTOGRAPH (ePGG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Sathiyanarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyioshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Voice Physiology &amp; Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradations mélodiques chez les Parkinsoniens : Incidence de la maladie de Parkinson sur les variations de la pression intra-orale et la déclinaison de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of external lighting and sensing photoglottograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAVEBA 2017 - 10th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des voyelles parlées et chantées dans le Cantu in Paghjella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herrgott Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.545-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sinus Surgery on Voice Quality : Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Benedicte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giron Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nasograph and fibrescopic analysis of nasal diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d'origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The vowel system of Nasa Yuwe”. Articulatory and Acoustic Phonetics : Data and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fibrescopic Analysis of Nasal Diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America (ASA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation glottographique et laryngoscopique de la transition entre les deux principaux mécanismes laryngés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vowel system of Nasa Yuwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crosslinguistic study of prosodic focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Cheol Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.4754-4757, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging of glottal stop and creaky voice: Evaluating the role of epilaryngeal constriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott R. Moisik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Halimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des sons non pulmonaires et de l’inspiration dans le Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème édition des Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.576-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Sensor Helmet to Capture Rare Singing, an Intangible Cultural Heritage Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe édition des Journées d'Etudes sur la Parole, Le Mans, 23 - 27 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Informatique de l’Université du Maine (LIUM) et le Laboratoire d’Informatique de Nantes Atlantique (LINA) sous l’égide de l’Association Francophone de la Communication Parlée (AFCP), Jun 2014, Le Mans, France. pp.576/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of accelerometer sensors to study nasalisation in speech and singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Seminar on Speech Production (ISSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelle visuelle tridimensionnelle OCM pour évaluer le comportement du conduit vocal : exemple du Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale Francophone ORL (SIFORL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Vocal Tract Agility from Videofiberscopic Data: The Human BeatBox Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voice Foundation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Philadelphie, United States. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tongue motion visualization based on ultrasound image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kele Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d’origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nasalité du FLE à l'aide d'un accéléromètre piézoélectrique chez les locutrices natives et bosniaques: comparaison des données du corpus IPFC et d'un corpus spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC (Inter Phonologie du Français Contemporain), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.689-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dados aerodinâmicos e acústicos e a representação fonológica da vogal nasal no PB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seara Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional de Fonologia, 2012, Porto Alegre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du FLE, étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation du trait nasal en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCP/PFC: Interphonologie du français contemporain : des voyelles nasales à la prosodie (6 décembre 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of experimental phonetics to the didactics of the pronunciation of the French Foreign Language: stage 1: reflection around the establishment of a corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Sounds 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems in the interpretation of the data related to nasality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nasal2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'intensité à partir du logiciel d'analyse du signal (Praat) et du sonomètre (Bruel & Kjaer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colazo-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : L'intensité à l'oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude simultanée des mouvements du voile du palais et de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hauteur du voile du palais durant trois voyelles nasales en Portugais Brésilien en fonction de l'entourage consonantique, de la position dans le mot et par rapport à l'accent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait de nasalité : aspects phonologiques et définition phonétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CNRS : Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ile de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de photonasographie pour l'estimation de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal processes at the interface between phontetics and phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal Processes at the Interface between Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements and the feature [+nasal] in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Where Do Features Come From?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la nasalité en parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transdiscplinaire : Retour sur l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hagueneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for the feature [±nasal] for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ubatuba, SP, France. pp. 459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports de différentes méthodes d'enregistrement de la nasalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of velopharyngeal closure mechanism in horizontal and lateral direction from fiberscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.3021-3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasalité en français spontané : Mesures aérodynamiques et fibroscopiques, études préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d’études sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the colloquium &amp;quot;Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)&amp;quot;, held on September 18-19, 2025, Aubervilliers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de données simultanées aérodynamiques et fibroscopiques durant la production des voyelles nasales : comparaison avec des données prises séparément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données multi-instrumentales, multilingues, normales et pathologiques aux maquettes tridimensionnelles statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05599063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme Quality, Voice Quality, and Tone: Origins of the Recently Discovered Contrasts in Languages of Western Sichuan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 50 ans du LPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polypose naso-sinusienne : impacts spectraux. Étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Actes des 9èmes Journées de Phonétique Clinique, https://hal.science/hal-04126591/document#page=137, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and aerodynamic consequences of the nasal polyposis pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multidimensionnelle de la nasalité : prototypage d'un masque pour les données aérodynamiques et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing, Analyzing, and Transmitting Intangible Cultural Heritage with the i-Treasures Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom. , Colloque Ulstrafest VI, pp.1-4, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic and acoustic correlates of word-initial voiceless nasal geminates in Ikema Miyako Ryukyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multiparamétrique des consonnes nasales du français : prise de données simultanées aérodynamiques et fibroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d'imagerie pour l'observation de l'activité vélo-pharyngée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude aérodynamique, fibroscopique, acoustique et perceptive des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00315998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 5ième journée Jeunes Chercheurs de l'Ecole Doctorale 268 Langage et langue, description, théorisation, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nicolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.12.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Chirkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jcl.2017.0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684889v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100314000437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Fredet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Lovatto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qandeel Hussain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais Underdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyioshi Honda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chawah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrgott Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Benedicte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giron Mathilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demasi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Cheol Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178873" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Moisik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Esling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jaumard-Hakoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Bustamante" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crevier-Buchman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kele Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seara Izabel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colazo-Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N. Clements" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montagu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316006v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846689v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nicolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.12.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Chirkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jcl.2017.0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684889v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100314000437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Fredet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Lovatto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qandeel Hussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais Underdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyioshi Honda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chawah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrgott Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Benedicte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giron Mathilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demasi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Cheol Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178873" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Moisik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Esling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Bustamante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jaumard-Hakoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crevier-Buchman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kele Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seara Izabel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colazo-Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N. Clements" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montagu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05599063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>