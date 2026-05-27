--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.020833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelique Amelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice of Mummified King Henri IV Recreated via 3D Functional Vocal Tract Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nicolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baima: Illustration of the IPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (2), pp.547-576. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100321000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Prominence in Kala Lizu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yu Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.101-146. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jcl.2017.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le human beatbox entre musique et parole : quelques indices acoustiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 : 2 / 17 : 1, pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.8121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiceless nasal sounds in three Tibeto-Burman languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External lighting and sensing photoglottography: Characterization and MSePGG algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.318-327. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiya Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100314000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la phonétique expérimentale à la didactique de la prononciation du Français Langue Etrangère, Etape 1 : réflexion autour de l'établissement d'un corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor platform for speech physiology research in a phonetics laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photonasography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.3353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal flow in French Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (1), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mc Keever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and phonation in Baima (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en mémoire du Professeur Xing Gongwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nankai University, Oct 2024, Nankai University, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments used in experimental phonetics at the beginning of the 20th century at the institute of phonetics in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la nasalité du locuteur à partir de réseaux de neurones convolutifs et validation par des données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining acoustic and aerodynamic data collection: A perceptual evaluation of acoustic distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of the phonetic institute of the Universite de Paris from 1911 to 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, May 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Portable Kymograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic. pp.2234-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasality detection from acoustic data with a convolutional neural network and comparison with aerodynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude acoustique et aérodynamique des consonnes géminées nasales sourdes du parler d'ikema-miyako des langues ryukyu en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Redouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapuis-Vandenbogaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kadlub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-fiberscopic laryngophryngeal examination in beatboxing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dehais Underdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Digital, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des flux aérodynamiques de la parole après chirurgie naso-sinusienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798537v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F1 and F2 measurements for French oral vowel with a new pneumotachograph mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal Opening Measurements in VCV and VCCV Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A NONINVASIVE SYSTEM TO OBSERVE GLOTTAL OPENING AND CLOSING: EXTERNAL PHOTOGLOTTOGRAPH (ePGG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Sathiyanarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyioshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Voice Physiology &amp; Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradations mélodiques chez les Parkinsoniens : Incidence de la maladie de Parkinson sur les variations de la pression intra-orale et la déclinaison de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of external lighting and sensing photoglottograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAVEBA 2017 - 10th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des voyelles parlées et chantées dans le Cantu in Paghjella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herrgott Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.545-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sinus Surgery on Voice Quality : Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Benedicte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giron Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nasograph and fibrescopic analysis of nasal diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d'origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The vowel system of Nasa Yuwe”. Articulatory and Acoustic Phonetics : Data and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fibrescopic Analysis of Nasal Diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America (ASA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation glottographique et laryngoscopique de la transition entre les deux principaux mécanismes laryngés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vowel system of Nasa Yuwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crosslinguistic study of prosodic focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Cheol Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.4754-4757, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging of glottal stop and creaky voice: Evaluating the role of epilaryngeal constriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott R. Moisik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Halimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des sons non pulmonaires et de l’inspiration dans le Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème édition des Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.576-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Sensor Helmet to Capture Rare Singing, an Intangible Cultural Heritage Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe édition des Journées d'Etudes sur la Parole, Le Mans, 23 - 27 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Informatique de l’Université du Maine (LIUM) et le Laboratoire d’Informatique de Nantes Atlantique (LINA) sous l’égide de l’Association Francophone de la Communication Parlée (AFCP), Jun 2014, Le Mans, France. pp.576/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of accelerometer sensors to study nasalisation in speech and singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Seminar on Speech Production (ISSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelle visuelle tridimensionnelle OCM pour évaluer le comportement du conduit vocal : exemple du Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale Francophone ORL (SIFORL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Vocal Tract Agility from Videofiberscopic Data: The Human BeatBox Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voice Foundation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Philadelphie, United States. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tongue motion visualization based on ultrasound image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kele Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d’origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nasalité du FLE à l'aide d'un accéléromètre piézoélectrique chez les locutrices natives et bosniaques: comparaison des données du corpus IPFC et d'un corpus spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC (Inter Phonologie du Français Contemporain), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.689-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dados aerodinâmicos e acústicos e a representação fonológica da vogal nasal no PB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seara Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional de Fonologia, 2012, Porto Alegre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du FLE, étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation du trait nasal en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCP/PFC: Interphonologie du français contemporain : des voyelles nasales à la prosodie (6 décembre 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of experimental phonetics to the didactics of the pronunciation of the French Foreign Language: stage 1: reflection around the establishment of a corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Sounds 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems in the interpretation of the data related to nasality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nasal2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'intensité à partir du logiciel d'analyse du signal (Praat) et du sonomètre (Bruel & Kjaer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colazo-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : L'intensité à l'oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude simultanée des mouvements du voile du palais et de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hauteur du voile du palais durant trois voyelles nasales en Portugais Brésilien en fonction de l'entourage consonantique, de la position dans le mot et par rapport à l'accent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait de nasalité : aspects phonologiques et définition phonétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CNRS : Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ile de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de photonasographie pour l'estimation de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal processes at the interface between phontetics and phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal Processes at the Interface between Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements and the feature [+nasal] in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Where Do Features Come From?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la nasalité en parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transdiscplinaire : Retour sur l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hagueneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for the feature [±nasal] for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ubatuba, SP, France. pp. 459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports de différentes méthodes d'enregistrement de la nasalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of velopharyngeal closure mechanism in horizontal and lateral direction from fiberscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.3021-3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasalité en français spontané : Mesures aérodynamiques et fibroscopiques, études préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d’études sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the colloquium &amp;quot;Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)&amp;quot;, held on September 18-19, 2025, Aubervilliers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de données simultanées aérodynamiques et fibroscopiques durant la production des voyelles nasales : comparaison avec des données prises séparément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données multi-instrumentales, multilingues, normales et pathologiques aux maquettes tridimensionnelles statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05599063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme Quality, Voice Quality, and Tone: Origins of the Recently Discovered Contrasts in Languages of Western Sichuan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 50 ans du LPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polypose naso-sinusienne : impacts spectraux. Étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Actes des 9èmes Journées de Phonétique Clinique, https://hal.science/hal-04126591/document#page=137, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and aerodynamic consequences of the nasal polyposis pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multidimensionnelle de la nasalité : prototypage d'un masque pour les données aérodynamiques et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing, Analyzing, and Transmitting Intangible Cultural Heritage with the i-Treasures Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom. , Colloque Ulstrafest VI, pp.1-4, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic and acoustic correlates of word-initial voiceless nasal geminates in Ikema Miyako Ryukyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multiparamétrique des consonnes nasales du français : prise de données simultanées aérodynamiques et fibroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d'imagerie pour l'observation de l'activité vélo-pharyngée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude aérodynamique, fibroscopique, acoustique et perceptive des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00315998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 5ième journée Jeunes Chercheurs de l'Ecole Doctorale 268 Langage et langue, description, théorisation, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.020833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Angelique Amelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice of Mummified King Henri IV Recreated via 3D Functional Vocal Tract Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nicolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huynh-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baima: Illustration of the IPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (2), pp.547-576. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100321000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Prominence in Kala Lizu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yu Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.101-146. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jcl.2017.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le human beatbox entre musique et parole : quelques indices acoustiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 : 2 / 17 : 1, pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.8121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiceless nasal sounds in three Tibeto-Burman languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External lighting and sensing photoglottography: Characterization and MSePGG algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.318-327. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiya Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100314000437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la phonétique expérimentale à la didactique de la prononciation du Français Langue Etrangère, Etape 1 : réflexion autour de l'établissement d'un corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor platform for speech physiology research in a phonetics laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photonasography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.3353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal release, nasal finals and tonal contrasts in Hanoi Vietnamese: an aerodynamic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuân Vu-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon-Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal flow in French Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (1), pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Insights into the Prosodic Structure of Ersu (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLAO-INALCO-EHESS, Jul 2025, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and Phonation in Baima: Evidence for Register-Tone in the Tibetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Equations as a Method for Investigating Anticipatory Coarticulation Investigating Uvularized Vowel Contrasts in Mawo Qiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mc Keever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Correlates of Uvularization in Mawo Qiang: Toward a More Comprehensive Phonetic Account of the Plain–Uvularized Vowel Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone and phonation in Baima (Tibeto-Burman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en mémoire du Professeur Xing Gongwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nankai University, Oct 2024, Nankai University, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments used in experimental phonetics at the beginning of the 20th century at the institute of phonetics in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on History of Speech Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un masque acoustiquement transparent pour la prise de données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining acoustic and aerodynamic data collection: A perceptual evaluation of acoustic distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of the phonetic institute of the Universite de Paris from 1911 to 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des sinus maxillaires dans les résonances acoustiques de la cavité nasale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études PhonLim 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, May 2023, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Portable Kymograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic. pp.2234-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasality detection from acoustic data with a convolutional neural network and comparison with aerodynamic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la nasalité du locuteur à partir de réseaux de neurones convolutifs et validation par des données aérodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude acoustique et aérodynamique des consonnes géminées nasales sourdes du parler d'ikema-miyako des langues ryukyu en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de normalisation et de validation du nasomètre en français sur une population pédiatrique (8-10 ans). Comparaison des résultats avec un dispositif similaire élaboré par le LPP (CNRS / Sorbonne Nouvelle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Redouloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapuis-Vandenbogaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kadlub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Francophone Des Fentes Faciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-fiberscopic laryngophryngeal examination in beatboxing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dehais Underdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Digital, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des flux aérodynamiques de la parole après chirurgie naso-sinusienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798537v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F1 and F2 measurements for French oral vowel with a new pneumotachograph mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal Opening Measurements in VCV and VCCV Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradations mélodiques chez les Parkinsoniens : Incidence de la maladie de Parkinson sur les variations de la pression intra-orale et la déclinaison de la fréquence fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A NONINVASIVE SYSTEM TO OBSERVE GLOTTAL OPENING AND CLOSING: EXTERNAL PHOTOGLOTTOGRAPH (ePGG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Sathiyanarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyioshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Voice Physiology &amp; Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of external lighting and sensing photoglottograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie van Hirtum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAVEBA 2017 - 10th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des voyelles parlées et chantées dans le Cantu in Paghjella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herrgott Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.545-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sinus Surgery on Voice Quality : Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Benedicte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giron Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonfils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nasograph and fibrescopic analysis of nasal diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d'origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The vowel system of Nasa Yuwe”. Articulatory and Acoustic Phonetics : Data and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fibrescopic Analysis of Nasal Diphtongs in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America (ASA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation glottographique et laryngoscopique de la transition entre les deux principaux mécanismes laryngés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Givois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vowel system of Nasa Yuwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Utah, United States. pp.3106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crosslinguistic study of prosodic focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Cheol Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.4754-4757, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging of glottal stop and creaky voice: Evaluating the role of epilaryngeal constriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott R. Moisik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Esling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Halimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des sons non pulmonaires et de l’inspiration dans le Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Sensor Helmet to Capture Rare Singing, an Intangible Cultural Heritage Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe édition des Journées d'Etudes sur la Parole, Le Mans, 23 - 27 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Informatique de l’Université du Maine (LIUM) et le Laboratoire d’Informatique de Nantes Atlantique (LINA) sous l’égide de l’Association Francophone de la Communication Parlée (AFCP), Jun 2014, Le Mans, France. pp.576/80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of accelerometer sensors to study nasalisation in speech and singing voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Seminar on Speech Production (ISSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelle visuelle tridimensionnelle OCM pour évaluer le comportement du conduit vocal : exemple du Human Beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Internationale Francophone ORL (SIFORL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Vocal Tract Agility from Videofiberscopic Data: The Human BeatBox Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voice Foundation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Philadelphie, United States. pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tongue motion visualization based on ultrasound image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kele Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production des voyelles nasales du français chez des apprenantes espagnoles et colombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alejandro Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème édition des Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.576-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des pourcentages de présence de barre de voisement sur les occlusives voisées du français /b, d/ entre trois apprenantes avancées d’origine taïwanaise et trois natives du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Landron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nasalité du FLE à l'aide d'un accéléromètre piézoélectrique chez les locutrices natives et bosniaques: comparaison des données du corpus IPFC et d'un corpus spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC (Inter Phonologie du Français Contemporain), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du Français Langue Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.689-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dados aerodinâmicos e acústicos e a representação fonológica da vogal nasal no PB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seara Izabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional de Fonologia, 2012, Porto Alegre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un accéléromètre piezoélectrique pour l'étude de la nasalité du FLE, étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altijana Brkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation du trait nasal en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCP/PFC: Interphonologie du français contemporain : des voyelles nasales à la prosodie (6 décembre 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of experimental phonetics to the didactics of the pronunciation of the French Foreign Language: stage 1: reflection around the establishment of a corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Fredet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Sounds 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00518006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems in the interpretation of the data related to nasality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nasal2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'intensité à partir du logiciel d'analyse du signal (Praat) et du sonomètre (Bruel & Kjaer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colazo-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : L'intensité à l'oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait de nasalité : aspects phonologiques et définition phonétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George N. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique CNRS : Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ile de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de photonasographie pour l'estimation de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de la nasalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude simultanée des mouvements du voile du palais et de l'ouverture du port vélopharyngé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hauteur du voile du palais durant trois voyelles nasales en Portugais Brésilien en fonction de l'entourage consonantique, de la position dans le mot et par rapport à l'accent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal processes at the interface between phontetics and phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal Processes at the Interface between Phonetics and Phonology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiberscopic analysis of nasal vowels in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Lovatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements and the feature [+nasal] in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Where Do Features Come From?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00316010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aérodynamiques du mouvement du velum : le cas des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation de la nasalité en parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transdiscplinaire : Retour sur l'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hagueneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velar movements for the feature [±nasal] for two French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ubatuba, SP, France. pp. 459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des apports de différentes méthodes d'enregistrement de la nasalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of velopharyngeal closure mechanism in horizontal and lateral direction from fiberscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.3021-3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasalité en français spontané : Mesures aérodynamiques et fibroscopiques, études préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d’études sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the colloquium &amp;quot;Phonetic Approaches to Under-Documented Languages (With a Special Emphasis on Tibeto-Burman Languages)&amp;quot;, held on September 18-19, 2025, Aubervilliers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic Approaches to Under-Documented Languages (with a Special Emphasis on Tibeto-Burman Languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aubervilliers, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de données simultanées aérodynamiques et fibroscopiques durant la production des voyelles nasales : comparaison avec des données prises séparément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données multi-instrumentales, multilingues, normales et pathologiques aux maquettes tridimensionnelles statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05599063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme Quality, Voice Quality, and Tone: Origins of the Recently Discovered Contrasts in Languages of Western Sichuan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 50 ans du LPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polypose naso-sinusienne : impacts spectraux. Étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de Phonétique Clinique (JPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. , Actes des 9èmes Journées de Phonétique Clinique, https://hal.science/hal-04126591/document#page=137, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and aerodynamic consequences of the nasal polyposis pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multidimensionnelle de la nasalité : prototypage d'un masque pour les données aérodynamiques et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Elmerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing, Analyzing, and Transmitting Intangible Cultural Heritage with the i-Treasures Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jaumard-Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafest VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Edinburgh, United Kingdom. , Colloque Ulstrafest VI, pp.1-4, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic and acoustic correlates of word-initial voiceless nasal geminates in Ikema Miyako Ryukyuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeko Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qandeel Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multiparamétrique des consonnes nasales du français : prise de données simultanées aérodynamiques et fibroscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d'imagerie pour l'observation de l'activité vélo-pharyngée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.65-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude aérodynamique, fibroscopique, acoustique et perceptive des voyelles nasales du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00315998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 5ième journée Jeunes Chercheurs de l'Ecole Doctorale 268 Langage et langue, description, théorisation, transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nicolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.12.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Chirkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jcl.2017.0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684889v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100314000437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Fredet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Lovatto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qandeel Hussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais Underdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyioshi Honda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chawah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrgott Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Benedicte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giron Mathilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demasi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Cheol Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178873" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Moisik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Esling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Bustamante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jaumard-Hakoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crevier-Buchman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kele Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seara Izabel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colazo-Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N. Clements" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montagu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05599063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nicolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huynh-Charlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.12.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Chirkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jcl.2017.0128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684889v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehe Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiya Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100314000437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Fredet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Lovatto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138758v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roubeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Elmerich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Esling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mc Keever" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732758v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1918" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Papon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeko Shinohara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qandeel Hussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Redouloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapuis-Vandenbogaerde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kadlub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais Underdown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798537v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Sathiyanarayanan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyioshi Honda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chawah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrgott Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Benedicte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giron Mathilde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demasi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Landron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Cheol Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178873" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Moisik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Esling" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jaumard-Hakoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Bustamante" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404796v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crevier-Buchman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kele Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altijana Brkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seara Izabel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colazo-Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George N. Clements" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Montagu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316006v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05599063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>