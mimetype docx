--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -196,278 +196,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t>
+                <w:t xml:space="preserve">Physicochemical, texture, thermal, and rheological properties of Pakistani rice grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Bellon</w:t>
+                <w:t xml:space="preserve">Shahzad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Bacoup</w:t>
+                <w:t xml:space="preserve">Abdulrahman Alahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+                <w:t xml:space="preserve">Farah Shamim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Gattin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdellatif A Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsin Ali Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10942912.2025.2544790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357359v1</w:t>
+                <w:t xml:space="preserve">hal-05421936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical, texture, thermal, and rheological properties of Pakistani rice grains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulrahman Alahmed</w:t>
+                <w:t xml:space="preserve">Jules Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Shamim</w:t>
+                <w:t xml:space="preserve">Feriel Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif A Mohamed</w:t>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsin Ali Raza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.107535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10942912.2025.2544790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421936v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An appealing review of industrial and nutraceutical applications of pistachio waste</w:t>
               </w:r>
@@ -600,51 +600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of the antioxidant and anti-inflammatory potential of fennel essential oil obtained by conventional and supercritical fluid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahwish Tanveer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavko Komarnytsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -721,51 +721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Nutritional interventions for tackling micronutrient deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz a R Suleria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -819,1250 +819,1250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Germinated Sorghum Extract on the Physical and Thermal Properties of Pre-Gelatinized Cereals, Sweet Potato and Beans Starches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of cereal-based husks to achieve sustainable development goals: Treatment of wastewater, biofuels, and biodegradable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mueen Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hesham Alqah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shahzad Hussain</w:t>
+                <w:t xml:space="preserve">Waqar Mujahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saleh Alamri</w:t>
+                <w:t xml:space="preserve">Waqar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akram Qasem</w:t>
+                <w:t xml:space="preserve">Saeed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28207030⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.104166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.104166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404743v1</w:t>
+                <w:t xml:space="preserve">hal-04571638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric characterization of twenty barley varieties/lines based upon mineral profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Germinated Sorghum Extract on the Physical and Thermal Properties of Pre-Gelatinized Cereals, Sweet Potato and Beans Starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham Alqah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzad Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nida Kanwal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+                <w:t xml:space="preserve">Mohamed Saleh Alamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rizwan Shukat</w:t>
+                <w:t xml:space="preserve">Abdellatif Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjum Zia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akram Qasem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pakistan Journal of Agricultural Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21162/PAKJAS/23.490⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (20), pp.7030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28207030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04403964v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of cereal-based husks to achieve sustainable development goals: Treatment of wastewater, biofuels, and biodegradable packaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mueen Abbas</w:t>
+                <w:t xml:space="preserve">Chemometric characterization of twenty barley varieties/lines based upon mineral profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Kanwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waqar Mujahid</w:t>
+                <w:t xml:space="preserve">Rizwan Shukat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waqar Ahmed</w:t>
+                <w:t xml:space="preserve">Anjum Zia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Ahmad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imran Pasha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140, pp.104166. </w:t>
+              <w:t xml:space="preserve">Pakistan Journal of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (02), pp.273-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.104166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21162/PAKJAS/23.490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04571638v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHARMACODYNAMICS OF FOENICULUM VULGARE AGAINST ULCER, INFLAMMATION, HEPATOTOXICITY AND NEPHROTOXICITY</w:t>
+                <w:t xml:space="preserve">The prophylactic potential of Zingiber officinale flowers and leaves extract to mitigate hyperglycemia in Sprague dawley rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tanveer</w:t>
+                <w:t xml:space="preserve">Saira Tanweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shehzad</w:t>
+                <w:t xml:space="preserve">Tariq Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Butt</w:t>
+                <w:t xml:space="preserve">Saadia Zainab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Shahid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zulfiqar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ammar Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal and Plant Sciences (Pakistan)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36899/JAPS.2021.3.0274⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.225-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/NFS-02-2021-0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383092v1</w:t>
+                <w:t xml:space="preserve">hal-04573815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prophylactic potential of Zingiber officinale flowers and leaves extract to mitigate hyperglycemia in Sprague dawley rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHARMACODYNAMICS OF FOENICULUM VULGARE AGAINST ULCER, INFLAMMATION, HEPATOTOXICITY AND NEPHROTOXICITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Mehmood</w:t>
+                <w:t xml:space="preserve">M Tanveer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadia Zainab</w:t>
+                <w:t xml:space="preserve">A Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulfiqar Ahmad</w:t>
+                <w:t xml:space="preserve">M.S. Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ammar Khan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (2), pp.225-239. </w:t>
+              <w:t xml:space="preserve">Journal of Animal and Plant Sciences (Pakistan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.841-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/NFS-02-2021-0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36899/JAPS.2021.3.0274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04573815v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and HPLC quantification of antioxidant profiling of ginger rhizome, leaves and flower extracts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Antioxidant profiling of indigenous oat cultivars with special reference to avenanthramides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Pasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sajid Manzoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Anjum Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Phytoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Food Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.261-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573853v1</w:t>
+                <w:t xml:space="preserve">hal-04571855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant profiling of indigenous oat cultivars with special reference to avenanthramides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of selected hydrocolloids on the rheological, functional, and textural properties of wheat‐pumpkin flour bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Rizwan Sharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Muhammad Aadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moazzam Rafiq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.14777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571855v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of selected hydrocolloids on the rheological, functional, and textural properties of wheat‐pumpkin flour bread</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Channelling eggshell waste to valuable and utilizable products: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marium Waheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Yousaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moazzam Rafiq Khan</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Inam-Ur-Raheem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Kashif Iqbal Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.14777⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571656v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channelling eggshell waste to valuable and utilizable products: A comprehensive review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison and HPLC quantification of antioxidant profiling of ginger rhizome, leaves and flower extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saira Tanweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Zainab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulfiqar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106, pp.78-90. </w:t>
+              <w:t xml:space="preserve">Clinical Phytoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40816-020-00158-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04571655v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of potential aptamers for specific growth stage detection of Yersinia enterocolitica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shoaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mukama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,325 +2267,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review on the prevalence, pathogenesis and detection of Yersinia enterocolitica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biochemical and nutritional characterization of different soybean varieties cultivated in pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samreen Ahsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Zahoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Anjum Zia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pakistan Journal of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (1), pp.131-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386027v1</w:t>
+                <w:t xml:space="preserve">hal-04571882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and nutritional characterization of different soybean varieties cultivated in pakistan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive review on the prevalence, pathogenesis and detection of Yersinia enterocolitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shoaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husnain Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobia Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samreen Ahsan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imran Mahmood Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pakistan Journal of Agricultural Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (70), pp.41010-41021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA06988G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571882v1</w:t>
+                <w:t xml:space="preserve">hal-03386027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggshell calcium: A cheap alternative to expensive supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marium Waheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noranizan Mohd Adzahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,90 +2665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation of co-culture soymilk as a pragmatic approach on hyperglycemia and hypercholesterolemia in sprague - dawley rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samreen Ahsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahir Zahoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anjum Zia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal and Plant Sciences (Pakistan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (3), pp.674-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammadjawad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoodsadiq Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2888,540 +2888,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and functional perspectives of barley β-glucan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">In vitro antioxidant and chromatographic quantification of supercritical fluid extracts obtained from coriander (Coriandrum sativum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammadjawad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asghar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (5), pp.1773-1784</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society of Pakistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.733-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572255v1</w:t>
+                <w:t xml:space="preserve">hal-04572312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the theraputical potential of conventional and supercritical fluid extract of zinigber officinale to mitigate ulcer, inflammation, heptotoxicity and nephron toxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nutritional and functional perspectives of barley β-glucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farhan Jahangir Chughtai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moazzam Rafiq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Khaliq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.255-278</w:t>
+              <w:t xml:space="preserve">International Food Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.1773-1784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04572288v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical and Organoleptic Perspectives of Ginger Marmalade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Probing the theraputical potential of conventional and supercritical fluid extract of zinigber officinale to mitigate ulcer, inflammation, heptotoxicity and nephron toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saira Tanweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.255-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461256v1</w:t>
+                <w:t xml:space="preserve">hal-04572288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antioxidant and chromatographic quantification of supercritical fluid extracts obtained from coriander (Coriandrum sativum L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Physico-Chemical and Organoleptic Perspectives of Ginger Marmalade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saira Tanweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Zainab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Asghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society of Pakistan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09 (09), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7110.1000752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04572312v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of supercritical fluid extract of Cinnamomum zeylanicum bark on physical, bioactive and sensory properties of innovative cinnamaldehyde-enriched chocolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahmar Jahangir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sylwan </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 161 (5), pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3765,51 +3765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allah Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3858,421 +3858,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inulin: Properties, health benefits and food applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shoaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Turbin-Oger</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mukama Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husnain Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.444-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641248v1</w:t>
+                <w:t xml:space="preserve">hal-04571849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt reduction in baked products: Strategies and constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allah Rakha</w:t>
+                <w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Turbin-Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Sohail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51, pp.98-105. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.129 - 136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571850v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin: Properties, health benefits and food applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Salt reduction in baked products: Strategies and constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahreem Israr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allah Rakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sohail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summer Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 147, pp.444-454. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.98-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571849v1</w:t>
+                <w:t xml:space="preserve">hal-04571850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization of Oat Bran (1→3), (1→4)-β-D-Glucans by Lichenase Hydrolysis Through High-Performance Anion Exchange Chromatography with Pulsed Amperometric Detection</w:t>
               </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allah Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (4), pp.929-935. </w:t>
@@ -4392,77 +4392,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of French bread texture by a multi-indentation test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,64 +4551,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Wheat Flour Dough Proofing Behaviour: Effects of Mixing Conditions on Porosity and Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,77 +4672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetical and rheological approaches of wheat flour dough mixing with a spiral mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra B. Lamrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,77 +4814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity and stability of bread dough during proofing determined by video image analysis for different compositions and mixing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5100,64 +5100,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,64 +5251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Zerarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Biro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Registrars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5333,64 +5333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5458,51 +5458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,77 +5628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of starch-based films from sweet potato starch with the addition of lemon peel pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeera Abida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Muhammad Aadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5762,51 +5762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Terrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,90 +5857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6023,51 +6023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of ohmic-sonication technique for the shelf-life extension of apple juice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waseem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6150,90 +6150,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahida Qadeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saira Tanweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baila Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ammar Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Zainab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Food and Bioprocessing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.125-140, 2025, </w:t>
@@ -6303,51 +6303,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-resources and innovative materials - Food and non-food valorization of agro-resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Food engineering. Université de Rouen - Normandie, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6455,51 +6455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B33C2C9C"/>
+    <w:nsid w:val="DC6527F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +6686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aamir-shehzad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9580-0929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152619194" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Hussain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Shamim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif A Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Ali Raza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2025.2544790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueen Abbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Zia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Aslam Maan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Iqbal Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2130158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwish Tanveer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Komarnytsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Sadiq Butt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05405-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz a R Suleria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeela Akram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1451493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Alqah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh Alamri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mohamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Qasem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Kanwal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shukat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjum Zia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Pasha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/23.490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Mujahid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Ahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.104166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanveer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shehzad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Butt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shahid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36899/JAPS.2021.3.0274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Tanweer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mehmood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Zainab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiqar Ahmad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ammar Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/NFS-02-2021-0069" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40816-020-00158-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajid Manzoor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anjum Zia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ashraf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Rizwan Sharif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moazzam Rafiq Khan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marium Waheed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yousaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam-Ur-Raheem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.10.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shoaib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mukama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Raza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Niazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00683A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ikram Ul Haq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Ribeiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thriumurugan Rathinasabapathy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-020-09664-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Mahmood Khan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA06988G" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreen Ahsan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Zahoor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noranizan Mohd Adzahan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Shabbir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.07.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZF0BJMD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammadjawad Iqbal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoodsadiq Butt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asghar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1995-7645.228435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572255v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Din" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Jahangir Chughtai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khaliq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000752" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmar Jahangir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/237/2016-CJFS" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Muhammad Amir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukhsana Kausar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ahmad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Khan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nadeem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Israr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summer Rashid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ahmed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13128" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sohail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.03.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukama Omar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.04.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Shakoor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2015.1045519" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0854-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8N4LX2T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.05.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8H0SGB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Zerarka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Biro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574033v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waseem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Qadeer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baila Ahmad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87209-9_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04572748v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aamir-shehzad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9580-0929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152619194" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Hussain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Shamim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif A Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Ali Raza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2025.2544790" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueen Abbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Zia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Aslam Maan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Iqbal Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2130158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwish Tanveer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Komarnytsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Sadiq Butt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05405-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz a R Suleria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeela Akram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1451493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Mujahid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.104166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Alqah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh Alamri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mohamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Qasem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Kanwal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shukat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjum Zia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Pasha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/23.490" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Tanweer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mehmood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Zainab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiqar Ahmad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ammar Khan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/NFS-02-2021-0069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanveer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shehzad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Butt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shahid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36899/JAPS.2021.3.0274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajid Manzoor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anjum Zia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ashraf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Rizwan Sharif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moazzam Rafiq Khan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14777" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marium Waheed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yousaf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam-Ur-Raheem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40816-020-00158-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shoaib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mukama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Raza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Niazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00683A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ikram Ul Haq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Ribeiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thriumurugan Rathinasabapathy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-020-09664-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreen Ahsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Zahoor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Mahmood Khan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA06988G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noranizan Mohd Adzahan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Shabbir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.07.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZF0BJMD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammadjawad Iqbal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoodsadiq Butt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asghar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1995-7645.228435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Din" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Jahangir Chughtai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khaliq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000752" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmar Jahangir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/237/2016-CJFS" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Muhammad Amir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukhsana Kausar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ahmad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Khan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nadeem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Israr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summer Rashid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ahmed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13128" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukama Omar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.04.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sohail" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.03.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Shakoor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2015.1045519" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0854-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8N4LX2T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.05.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8H0SGB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Zerarka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Biro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574033v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waseem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Qadeer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baila Ahmad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87209-9_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04572748v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>