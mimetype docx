--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -196,278 +196,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical, texture, thermal, and rheological properties of Pakistani rice grains</w:t>
+                <w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahzad Hussain</w:t>
+                <w:t xml:space="preserve">Jules Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulrahman Alahmed</w:t>
+                <w:t xml:space="preserve">Feriel Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Shamim</w:t>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif A Mohamed</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10942912.2025.2544790⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.107535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421936v1</w:t>
+                <w:t xml:space="preserve">hal-05357359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in home-composting of biodegradable plastics: A comprehensive review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical, texture, thermal, and rheological properties of Pakistani rice grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzad Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Bellon</w:t>
+                <w:t xml:space="preserve">Abdulrahman Alahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Bacoup</w:t>
+                <w:t xml:space="preserve">Farah Shamim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+                <w:t xml:space="preserve">Abdellatif A Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Gattin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohsin Ali Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, pp.107535. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10942912.2025.2544790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357359v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An appealing review of industrial and nutraceutical applications of pistachio waste</w:t>
               </w:r>
@@ -600,51 +600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of the antioxidant and anti-inflammatory potential of fennel essential oil obtained by conventional and supercritical fluid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahwish Tanveer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavko Komarnytsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -721,51 +721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Nutritional interventions for tackling micronutrient deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz a R Suleria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -819,429 +819,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of cereal-based husks to achieve sustainable development goals: Treatment of wastewater, biofuels, and biodegradable packaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Germinated Sorghum Extract on the Physical and Thermal Properties of Pre-Gelatinized Cereals, Sweet Potato and Beans Starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waqar Mujahid</w:t>
+                <w:t xml:space="preserve">Hesham Alqah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waqar Ahmed</w:t>
+                <w:t xml:space="preserve">Mohamed Saleh Alamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Ahmad</w:t>
+                <w:t xml:space="preserve">Abdellatif Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Qasem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.104166⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (20), pp.7030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28207030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571638v1</w:t>
+                <w:t xml:space="preserve">hal-04404743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Germinated Sorghum Extract on the Physical and Thermal Properties of Pre-Gelatinized Cereals, Sweet Potato and Beans Starches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemometric characterization of twenty barley varieties/lines based upon mineral profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saleh Alamri</w:t>
+                <w:t xml:space="preserve">Nida Kanwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Mohamed</w:t>
+                <w:t xml:space="preserve">Rizwan Shukat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Qasem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anjum Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Pasha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28207030⟩</w:t>
+              <w:t xml:space="preserve">Pakistan Journal of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (02), pp.273-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21162/PAKJAS/23.490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04404743v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric characterization of twenty barley varieties/lines based upon mineral profiling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+                <w:t xml:space="preserve">Utilization of cereal-based husks to achieve sustainable development goals: Treatment of wastewater, biofuels, and biodegradable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mueen Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rizwan Shukat</w:t>
+                <w:t xml:space="preserve">Waqar Mujahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjum Zia</w:t>
+                <w:t xml:space="preserve">Waqar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Pasha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saeed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pakistan Journal of Agricultural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60 (02), pp.273-282. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.104166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21162/PAKJAS/23.490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.104166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04403964v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prophylactic potential of Zingiber officinale flowers and leaves extract to mitigate hyperglycemia in Sprague dawley rats</w:t>
               </w:r>
@@ -1482,64 +1482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant profiling of indigenous oat cultivars with special reference to avenanthramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Pasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Sajid Manzoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of selected hydrocolloids on the rheological, functional, and textural properties of wheat‐pumpkin flour bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz Rizwan Sharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marium Waheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Yousaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Inam-Ur-Raheem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,295 +1865,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and HPLC quantification of antioxidant profiling of ginger rhizome, leaves and flower extracts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Selection of potential aptamers for specific growth stage detection of Yersinia enterocolitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shoaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mukama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husnain Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobia Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Phytoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40816-020-00158-z⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (41), pp.24743-24752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0RA00683A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573853v1</w:t>
+                <w:t xml:space="preserve">hal-03387853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of potential aptamers for specific growth stage detection of Yersinia enterocolitica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison and HPLC quantification of antioxidant profiling of ginger rhizome, leaves and flower extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saira Tanweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Zainab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulfiqar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (41), pp.24743-24752. </w:t>
+              <w:t xml:space="preserve">Clinical Phytoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0RA00683A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40816-020-00158-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03387853v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spicing up gastrointestinal health with dietary essential oils</w:t>
               </w:r>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samreen Ahsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahir Zahoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anjum Zia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2381,90 +2381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive review on the prevalence, pathogenesis and detection of Yersinia enterocolitica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shoaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Shoaib</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Husnain Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobia Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Mahmood Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2541,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marium Waheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noranizan Mohd Adzahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samreen Ahsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahir Zahoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Anjum Zia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2767,661 +2767,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating therapeutic potential of coriander seeds and leaves (Coriandrum sativum L.) to mitigate carbon tetrachloride-induced hepatotoxicity in rabbits</w:t>
+                <w:t xml:space="preserve">In vitro antioxidant and chromatographic quantification of supercritical fluid extracts obtained from coriander (Coriandrum sativum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammadjawad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Tropical Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Chemical Society of Pakistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.733-741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572295v1</w:t>
+                <w:t xml:space="preserve">hal-04572312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antioxidant and chromatographic quantification of supercritical fluid extracts obtained from coriander (Coriandrum sativum L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nutritional and functional perspectives of barley β-glucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farhan Jahangir Chughtai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moazzam Rafiq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Khaliq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society of Pakistan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (4), pp.733-741</w:t>
+              <w:t xml:space="preserve">International Food Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.1773-1784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04572312v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and functional perspectives of barley β-glucan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Probing the theraputical potential of conventional and supercritical fluid extract of zinigber officinale to mitigate ulcer, inflammation, heptotoxicity and nephron toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saira Tanweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (5), pp.1773-1784</w:t>
+              <w:t xml:space="preserve">Progress in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.255-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04572255v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the theraputical potential of conventional and supercritical fluid extract of zinigber officinale to mitigate ulcer, inflammation, heptotoxicity and nephron toxicity</w:t>
+                <w:t xml:space="preserve">Physico-Chemical and Organoleptic Perspectives of Ginger Marmalade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saira Tanweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Zainab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09 (09), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7110.1000752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04572288v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical and Organoleptic Perspectives of Ginger Marmalade</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluating therapeutic potential of coriander seeds and leaves (Coriandrum sativum L.) to mitigate carbon tetrachloride-induced hepatotoxicity in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammadjawad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoodsadiq Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 09 (09), </w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Tropical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2157-7110.1000752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4103/1995-7645.228435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02461256v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of supercritical fluid extract of Cinnamomum zeylanicum bark on physical, bioactive and sensory properties of innovative cinnamaldehyde-enriched chocolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahmar Jahangir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Sadiq Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sylwan </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 161 (5), pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3765,51 +3765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allah Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3858,421 +3858,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin: Properties, health benefits and food applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukama Omar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Turbin-Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.04.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.129 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571849v1</w:t>
+                <w:t xml:space="preserve">hal-02641248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+                <w:t xml:space="preserve">Salt reduction in baked products: Strategies and constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahreem Israr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allah Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+                <w:t xml:space="preserve">Muhammad Sohail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summer Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 168, pp.129 - 136. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.98-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641248v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt reduction in baked products: Strategies and constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahreem Israr</w:t>
+                <w:t xml:space="preserve">Inulin: Properties, health benefits and food applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shoaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukama Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allah Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husnain Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51, pp.98-105. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.444-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571850v1</w:t>
+                <w:t xml:space="preserve">hal-04571849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization of Oat Bran (1→3), (1→4)-β-D-Glucans by Lichenase Hydrolysis Through High-Performance Anion Exchange Chromatography with Pulsed Amperometric Detection</w:t>
               </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allah Rakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (4), pp.929-935. </w:t>
@@ -4392,77 +4392,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of French bread texture by a multi-indentation test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,64 +4551,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Wheat Flour Dough Proofing Behaviour: Effects of Mixing Conditions on Porosity and Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,77 +4672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetical and rheological approaches of wheat flour dough mixing with a spiral mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra B. Lamrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,77 +4814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity and stability of bread dough during proofing determined by video image analysis for different compositions and mixing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5100,64 +5100,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,64 +5251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Zerarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Biro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Registrars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5333,64 +5333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5458,51 +5458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,64 +5641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeera Abida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Muhammad Aadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5762,51 +5762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Terrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,90 +5857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aamir A. Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6023,51 +6023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of ohmic-sonication technique for the shelf-life extension of apple juice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Waseem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6303,51 +6303,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-resources and innovative materials - Food and non-food valorization of agro-resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Shehzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Food engineering. Université de Rouen - Normandie, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6455,51 +6455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC6527F7"/>
+    <w:nsid w:val="16F0FE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +6686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aamir-shehzad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9580-0929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152619194" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Hussain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Shamim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif A Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Ali Raza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2025.2544790" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueen Abbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Zia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Aslam Maan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Iqbal Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2130158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwish Tanveer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Komarnytsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Sadiq Butt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05405-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz a R Suleria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeela Akram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1451493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Mujahid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.104166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Alqah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh Alamri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mohamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Qasem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Kanwal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shukat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjum Zia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Pasha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/23.490" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Tanweer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mehmood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Zainab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiqar Ahmad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ammar Khan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/NFS-02-2021-0069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanveer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shehzad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Butt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shahid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36899/JAPS.2021.3.0274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajid Manzoor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anjum Zia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ashraf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Rizwan Sharif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moazzam Rafiq Khan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14777" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marium Waheed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yousaf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam-Ur-Raheem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40816-020-00158-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shoaib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mukama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Raza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Niazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00683A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ikram Ul Haq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Ribeiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thriumurugan Rathinasabapathy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-020-09664-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreen Ahsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Zahoor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Mahmood Khan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA06988G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noranizan Mohd Adzahan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Shabbir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.07.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZF0BJMD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammadjawad Iqbal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoodsadiq Butt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asghar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1995-7645.228435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Din" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Jahangir Chughtai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khaliq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000752" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmar Jahangir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/237/2016-CJFS" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Muhammad Amir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukhsana Kausar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ahmad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Khan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nadeem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Israr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summer Rashid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ahmed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13128" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukama Omar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.04.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sohail" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.03.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Shakoor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2015.1045519" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0854-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8N4LX2T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.05.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8H0SGB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Zerarka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Biro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574033v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waseem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Qadeer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baila Ahmad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87209-9_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04572748v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aamir-shehzad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9580-0929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152619194" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bellon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107535" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Hussain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Shamim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif A Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Ali Raza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2025.2544790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueen Abbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Zia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Aslam Maan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Iqbal Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2130158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwish Tanveer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Komarnytsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Sadiq Butt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05405-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz a R Suleria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeela Akram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1451493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Alqah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh Alamri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mohamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Qasem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Kanwal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shukat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjum Zia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Pasha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/23.490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Mujahid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Ahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.104166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Tanweer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mehmood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Zainab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiqar Ahmad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ammar Khan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/NFS-02-2021-0069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanveer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shehzad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Butt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shahid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36899/JAPS.2021.3.0274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajid Manzoor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Anjum Zia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ashraf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Rizwan Sharif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moazzam Rafiq Khan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14777" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marium Waheed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yousaf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam-Ur-Raheem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shoaib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mukama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Raza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Niazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00683A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40816-020-00158-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ikram Ul Haq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Ribeiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thriumurugan Rathinasabapathy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-020-09664-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreen Ahsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Zahoor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Mahmood Khan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA06988G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noranizan Mohd Adzahan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim Shabbir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.07.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZF0BJMD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammadjawad Iqbal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asghar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Din" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Jahangir Chughtai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khaliq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000752" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoodsadiq Butt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1995-7645.228435" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmar Jahangir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/237/2016-CJFS" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Muhammad Amir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukhsana Kausar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ahmad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Khan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nadeem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Israr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allah Rakha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summer Rashid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ahmed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13128" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sohail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.03.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukama Omar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.04.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Shakoor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2015.1045519" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Ndiaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0854-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8N4LX2T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.05.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8H0SGB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Zerarka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Biro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574033v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waseem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Qadeer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baila Ahmad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87209-9_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04572748v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>