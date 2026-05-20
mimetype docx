--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -100,316 +100,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-Based Data Fusion for Robust Autonomous Vehicle Perception</w:t>
+                <w:t xml:space="preserve">Fever, Blood Pressure, and Diabetes in Patients Admitted to the Emergency Medical Department (EMD-Diagnosis): Monitoring and Diagnosing Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elmehdi Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t>
+                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Abdelkader Berrouachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+                <w:t xml:space="preserve">Nadjet Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Medical and Biosciences (ICMBS - 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riyadh, Saudi Arabia, Jul 2025, Riyadh, Saudi Arabia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498210v1</w:t>
+                <w:t xml:space="preserve">hal-05508998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fever, Blood Pressure, and Diabetes in Patients Admitted to the Emergency Medical Department (EMD-Diagnosis): Monitoring and Diagnosing Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence-Based Data Fusion for Robust Autonomous Vehicle Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">moad dehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmehdi Berber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adda Boualem</w:t>
+                <w:t xml:space="preserve">Mohamed Amine BOUZAIDI TIALI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Berrouachedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadjet Khelifa</w:t>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical and Biosciences (ICMBS - 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.5085-5090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508998v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Classification of Target Coverage Models in WSNs, Survey and Algorithms and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -499,77 +499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Hybrid Cipher based on Prime Numbers Generation Complexity: Application in Securing 5G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Berrouachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Kholidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -629,64 +629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Nano-Generator-Photovoltaic Cell Platform for Transforming Motion on Earth to Electrical Energy: Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -733,64 +733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Model Approach for Wireless Sensor Networks Coverage Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -837,51 +837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area Coverage Optimization in Wireless Sensor Network by Semi-random Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -986,77 +986,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Infectious Diseases using Nano Sensors Network in Nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Kholidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1103,77 +1103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic intrusion detection based on an optimal strong K-barrier strategy in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Kholidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1220,77 +1220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy/possibility approach for area coverage in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1337,77 +1337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Paving Strategy: Application to optimize the Area Coverage Problem in Mobile Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wireless Mobile Networks, Ubiquitous Computing, and Dependable Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1441,77 +1441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area Coverage Strategy in IoT Networks Based on Redeployment, Descriptive Statistics, Correlation and Regression Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (5), pp.343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1714,51 +1714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=moad dehbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine BOUZAIDI TIALI" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Berber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrouachedi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Khelifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Kholidy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bengheni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Taibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3299-9_21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE61019.2023.10442362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272504" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Dahmani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Maatoug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006581900850090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-025-01972-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-024-01634-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-023-08406-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.06.30.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01235-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Berber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrouachedi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Khelifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=moad dehbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine BOUZAIDI TIALI" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Kholidy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bengheni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Taibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3299-9_21" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE61019.2023.10442362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272504" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Dahmani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Maatoug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006581900850090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-025-01972-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-024-01634-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-023-08406-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.06.30.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01235-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>