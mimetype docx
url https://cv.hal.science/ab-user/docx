--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -334,1599 +334,1599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of lightweight rammed earth containing hemp particles</w:t>
+                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mabrouk</w:t>
+                <w:t xml:space="preserve">Asma Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bouayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Azrour</w:t>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consiglia Mocerino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (4, SI), pp.1389-1396. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 276, pp.112527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.02.319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716210v1</w:t>
+                <w:t xml:space="preserve">hal-03890026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of matakaolin as a partial replacement of preformulated lime binder to improve durability of hemp concrete under cyclic wetting/ drying aging</w:t>
+                <w:t xml:space="preserve">Potential use of Alfa fibers in construction material: Physico-mechanical and thermal characterisation of reinforced specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Zerrouki</w:t>
+                <w:t xml:space="preserve">Sabrine Garrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haikel Ben Hamed</w:t>
+                <w:t xml:space="preserve">Ezeddine Sediki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 333, </w:t>
+              <w:t xml:space="preserve">, 2022, 342 (A), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684085v1</w:t>
+                <w:t xml:space="preserve">hal-03716207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of flax particles to develop cellular construction materials: Physico-mechanical characterisation</w:t>
+                <w:t xml:space="preserve">Potential use of matakaolin as a partial replacement of preformulated lime binder to improve durability of hemp concrete under cyclic wetting/ drying aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hamadou-Ali</w:t>
+                <w:t xml:space="preserve">Redouane Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benazzouk</w:t>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Ben Hamed</w:t>
+                <w:t xml:space="preserve">Haikel Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.133-140. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34118/jbms.v9i2.2782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198142v1</w:t>
+                <w:t xml:space="preserve">hal-03684085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Recycled Rubber Powder on the Compatibility of Rubber-Cement Paste</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of lightweight rammed earth containing hemp particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layachi Guelmine</w:t>
+                <w:t xml:space="preserve">Yassine Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deboucha Sadek</w:t>
+                <w:t xml:space="preserve">Abderrahim Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadda Hadjab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Azrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consiglia Mocerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/acsm.460304⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4, SI), pp.1389-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.02.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740626v1</w:t>
+                <w:t xml:space="preserve">hal-03716210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viability of flax particles to develop cellular construction materials: Physico-mechanical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Bouayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">M Hamadou-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">A Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
+                <w:t xml:space="preserve">H Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 276, pp.112527. </w:t>
+              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34118/jbms.v9i2.2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890026v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of Alfa fibers in construction material: Physico-mechanical and thermal characterisation of reinforced specimen</w:t>
+                <w:t xml:space="preserve">Effect of Recycled Rubber Powder on the Compatibility of Rubber-Cement Paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Garrouri</w:t>
+                <w:t xml:space="preserve">Layachi Guelmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Lakhal</w:t>
+                <w:t xml:space="preserve">Deboucha Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadda Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ezeddine Sediki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 342 (A), </w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (3), pp.135-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/acsm.460304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716207v1</w:t>
+                <w:t xml:space="preserve">hal-03740626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Influence of Rubber Particle Size on the Ductility of Cement Concrete Based on Energy's Dissipation Method</w:t>
+                <w:t xml:space="preserve">Experimental Testing of Cellular Construction Materials Containing Flax Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Telmat</w:t>
+                <w:t xml:space="preserve">Hamadou-Ali Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">Benazzouk Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïkel Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hadjab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Beji</w:t>
+                <w:t xml:space="preserve">Arash Jamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Building Technology and Urban Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22712/susb.20210006⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.723-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.021841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681610v1</w:t>
+                <w:t xml:space="preserve">hal-04198137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredged Dam Raw Sediments Geotechnical Characterization for Beneficial Use in Road Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of the Influence of Rubber Particle Size on the Ductility of Cement Concrete Based on Energy's Dissipation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Telmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Larouci</w:t>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+                <w:t xml:space="preserve">H. Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laid Laoufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">H. Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ENGINEERING RESEARCH IN AFRICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, pp.81-98. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Building Technology and Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.61--78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.57.81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22712/susb.20210006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566167v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and mineralogical analysis of treated Diss fibers and their effect on physico-mechanical characteristics of Diss concrete based on alternative binder</w:t>
+                <w:t xml:space="preserve">Dredged Dam Raw Sediments Geotechnical Characterization for Beneficial Use in Road Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Zaid</w:t>
+                <w:t xml:space="preserve">Abdelkader Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Merzoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124936⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ENGINEERING RESEARCH IN AFRICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.57.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630810v1</w:t>
+                <w:t xml:space="preserve">hal-03566167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of alkali silica reaction risks in mortars by mineral admixtures.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">Morphological and mineralogical analysis of treated Diss fibers and their effect on physico-mechanical characteristics of Diss concrete based on alternative binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merzoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630811v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Testing of Cellular Construction Materials Containing Flax Particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arash Jamali</w:t>
+                <w:t xml:space="preserve">Prevention of alkali silica reaction risks in mortars by mineral admixtures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Douaissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.223-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198137v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of clay-sand composite based on Juncus acutus fibers</w:t>
+                <w:t xml:space="preserve">Valorisation of Natural Waste: Dam Sludge for Road Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Omrani</w:t>
+                <w:t xml:space="preserve">A. Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hassini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Y. Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazzouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Elcafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 238, </w:t>
+              <w:t xml:space="preserve">Nature Environment and Pollution Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.1075--1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46488/NEPT.2020.v19i03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629693v1</w:t>
+                <w:t xml:space="preserve">hal-03698713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of Natural Waste: Dam Sludge for Road Construction</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of clay-sand composite based on Juncus acutus fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larouci</w:t>
+                <w:t xml:space="preserve">H. Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Senhadji</w:t>
+                <w:t xml:space="preserve">L. Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laoufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">A. Elcafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Environment and Pollution Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (3), pp.1075--1083. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46488/NEPT.2020.v19i03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698713v1</w:t>
+                <w:t xml:space="preserve">hal-03629693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mortars Made with Natural and Artificial Pozzolans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senhadji Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laoufi Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benazzouk Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149, pp.01031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2075,286 +2075,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of natural pozzolan-based mortar exposed to sulfate attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la durabilité de mortiers pouzzolaniques exposés à une attaque chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Laoufi</w:t>
+                <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Senhadji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Mouli</w:t>
+                <w:t xml:space="preserve">M. Mouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), pp.1835--1845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930304v1</w:t>
+                <w:t xml:space="preserve">hal-03702169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité de mortiers pouzzolaniques exposés à une attaque chimique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">Durability of natural pozzolan-based mortar exposed to sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Langlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mouli</w:t>
+                <w:t xml:space="preserve">M Mouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702169v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
               </w:r>
@@ -2474,64 +2474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of elevated temperatures on physical and mechanical properties of recycled rubber mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layachi Guelmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadda Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2578,51 +2578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de déchets de caoutchouc dans les matériaux de construction : cas d’un composite cimentaire cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,51 +2708,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
@@ -2787,97 +2787,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682550v1</w:t>
+                <w:t xml:space="preserve">hal-01682564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
@@ -2912,73 +2912,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682564v1</w:t>
+                <w:t xml:space="preserve">hal-01682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
               </w:r>
@@ -3258,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouerghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hassini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Elcafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03946544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;kel Ben Hamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2023.020348" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mabrouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lahmar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consiglia Mocerino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zerrouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Ben Hamed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadou-Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benazzouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Hamed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/jbms.v9i2.2782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Guelmine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Sadek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Hadjab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.460304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Garrouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Lakhal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Sediki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Telmat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadjab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22712/susb.20210006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larouci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Laoufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.57.81" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Douaissia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou-Ali Mohamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazzouk Amar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elcafsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117712" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larouci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46488/NEPT.2020.v19i03.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Laoufi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouci Abdelkader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhadji Yassine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoufi La&#239;d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laoufi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Senhadji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouerghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hassini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Elcafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03946544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;kel Ben Hamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2023.020348" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Garrouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Lakhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Sediki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zerrouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Ben Hamed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mabrouk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lahmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azrour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consiglia Mocerino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadou-Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benazzouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Hamed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/jbms.v9i2.2782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Guelmine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Sadek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Hadjab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.460304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou-Ali Mohamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazzouk Amar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021841" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Telmat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadjab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22712/susb.20210006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larouci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Laoufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.57.81" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124936" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Douaissia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larouci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46488/NEPT.2020.v19i03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elcafsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117712" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Laoufi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouci Abdelkader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhadji Yassine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoufi La&#239;d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laoufi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Senhadji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>