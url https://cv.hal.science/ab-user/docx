--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -334,1599 +334,1599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of lightweight rammed earth containing hemp particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Sellami</w:t>
+                <w:t xml:space="preserve">Yassine Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Bouayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">Abderrahim Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Mohamed Azrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consiglia Mocerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 276, pp.112527. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4, SI), pp.1389-1396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.02.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890026v1</w:t>
+                <w:t xml:space="preserve">hal-03716210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of Alfa fibers in construction material: Physico-mechanical and thermal characterisation of reinforced specimen</w:t>
+                <w:t xml:space="preserve">Potential use of matakaolin as a partial replacement of preformulated lime binder to improve durability of hemp concrete under cyclic wetting/ drying aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Garrouri</w:t>
+                <w:t xml:space="preserve">Redouane Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Lakhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezeddine Sediki</w:t>
+                <w:t xml:space="preserve">Haikel Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 342 (A), </w:t>
+              <w:t xml:space="preserve">, 2022, 333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716207v1</w:t>
+                <w:t xml:space="preserve">hal-03684085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of matakaolin as a partial replacement of preformulated lime binder to improve durability of hemp concrete under cyclic wetting/ drying aging</w:t>
+                <w:t xml:space="preserve">Viability of flax particles to develop cellular construction materials: Physico-mechanical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Zerrouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">M Hamadou-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Courty</w:t>
+                <w:t xml:space="preserve">A Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haikel Ben Hamed</w:t>
+                <w:t xml:space="preserve">H Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 333, </w:t>
+              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34118/jbms.v9i2.2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684085v1</w:t>
+                <w:t xml:space="preserve">hal-04198142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of lightweight rammed earth containing hemp particles</w:t>
+                <w:t xml:space="preserve">Effect of Recycled Rubber Powder on the Compatibility of Rubber-Cement Paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mabrouk</w:t>
+                <w:t xml:space="preserve">Layachi Guelmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deboucha Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadda Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.02.319⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (3), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/acsm.460304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716210v1</w:t>
+                <w:t xml:space="preserve">hal-03740626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of flax particles to develop cellular construction materials: Physico-mechanical characterisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hamadou-Ali</w:t>
+                <w:t xml:space="preserve">Djamila Bouayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benazzouk</w:t>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Ben Hamed</w:t>
+                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.133-140. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 276, pp.112527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34118/jbms.v9i2.2782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198142v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Recycled Rubber Powder on the Compatibility of Rubber-Cement Paste</w:t>
+                <w:t xml:space="preserve">Potential use of Alfa fibers in construction material: Physico-mechanical and thermal characterisation of reinforced specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layachi Guelmine</w:t>
+                <w:t xml:space="preserve">Sabrine Garrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deboucha Sadek</w:t>
+                <w:t xml:space="preserve">Wissem Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadda Hadjab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">Ezeddine Sediki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (3), pp.135-139. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 342 (A), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/acsm.460304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740626v1</w:t>
+                <w:t xml:space="preserve">hal-03716207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Testing of Cellular Construction Materials Containing Flax Particles</w:t>
+                <w:t xml:space="preserve">A Comparative Study of the Influence of Rubber Particle Size on the Ductility of Cement Concrete Based on Energy's Dissipation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadou-Ali Mohamed</w:t>
+                <w:t xml:space="preserve">D.E. Telmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benazzouk Amar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haïkel Ben Hamed</w:t>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Jamali</w:t>
+                <w:t xml:space="preserve">H. Hadjab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.021841⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Building Technology and Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.61--78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22712/susb.20210006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198137v1</w:t>
+                <w:t xml:space="preserve">hal-03681610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Influence of Rubber Particle Size on the Ductility of Cement Concrete Based on Energy's Dissipation Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dredged Dam Raw Sediments Geotechnical Characterization for Beneficial Use in Road Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">Abdelkader Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hadjab</w:t>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Beji</w:t>
+                <w:t xml:space="preserve">Laid Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Building Technology and Urban Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.61--78. </w:t>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ENGINEERING RESEARCH IN AFRICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.81-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22712/susb.20210006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.57.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681610v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredged Dam Raw Sediments Geotechnical Characterization for Beneficial Use in Road Construction</w:t>
+                <w:t xml:space="preserve">Morphological and mineralogical analysis of treated Diss fibers and their effect on physico-mechanical characteristics of Diss concrete based on alternative binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Larouci</w:t>
+                <w:t xml:space="preserve">I Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Senhadji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">M. Merzoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ENGINEERING RESEARCH IN AFRICA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.57.81⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566167v1</w:t>
+                <w:t xml:space="preserve">hal-03630810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and mineralogical analysis of treated Diss fibers and their effect on physico-mechanical characteristics of Diss concrete based on alternative binder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">Prevention of alkali silica reaction risks in mortars by mineral admixtures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Douaissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.223-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630810v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of alkali silica reaction risks in mortars by mineral admixtures.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">Experimental Testing of Cellular Construction Materials Containing Flax Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou-Ali Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benazzouk Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïkel Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Jamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.723-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.021841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630811v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of Natural Waste: Dam Sludge for Road Construction</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of clay-sand composite based on Juncus acutus fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larouci</w:t>
+                <w:t xml:space="preserve">H. Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Senhadji</w:t>
+                <w:t xml:space="preserve">L. Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laoufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">A. Elcafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Environment and Pollution Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (3), pp.1075--1083. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46488/NEPT.2020.v19i03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698713v1</w:t>
+                <w:t xml:space="preserve">hal-03629693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of clay-sand composite based on Juncus acutus fibers</w:t>
+                <w:t xml:space="preserve">Valorisation of Natural Waste: Dam Sludge for Road Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Omrani</w:t>
+                <w:t xml:space="preserve">A. Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hassini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Y. Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazzouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Elcafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 238, </w:t>
+              <w:t xml:space="preserve">Nature Environment and Pollution Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.1075--1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46488/NEPT.2020.v19i03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629693v1</w:t>
+                <w:t xml:space="preserve">hal-03698713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mortars Made with Natural and Artificial Pozzolans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senhadji Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laoufi Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benazzouk Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149, pp.01031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2081,77 +2081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité de mortiers pouzzolaniques exposés à une attaque chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,51 +2232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,64 +2474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of elevated temperatures on physical and mechanical properties of recycled rubber mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layachi Guelmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadda Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2578,51 +2578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de déchets de caoutchouc dans les matériaux de construction : cas d’un composite cimentaire cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouerghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hassini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Elcafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03946544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;kel Ben Hamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2023.020348" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Garrouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Lakhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Sediki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zerrouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Ben Hamed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mabrouk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lahmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azrour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consiglia Mocerino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadou-Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benazzouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Hamed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/jbms.v9i2.2782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Guelmine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Sadek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Hadjab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.460304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou-Ali Mohamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazzouk Amar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021841" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Telmat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadjab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22712/susb.20210006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larouci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Laoufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.57.81" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124936" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Douaissia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larouci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46488/NEPT.2020.v19i03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elcafsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117712" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Laoufi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouci Abdelkader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhadji Yassine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoufi La&#239;d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laoufi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Senhadji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouerghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hassini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Elcafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03946544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;kel Ben Hamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2023.020348" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mabrouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lahmar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consiglia Mocerino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zerrouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Ben Hamed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadou-Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benazzouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Hamed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/jbms.v9i2.2782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Guelmine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Sadek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Hadjab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.460304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Garrouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Lakhal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Sediki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Telmat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadjab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22712/susb.20210006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larouci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Laoufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.57.81" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Douaissia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou-Ali Mohamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazzouk Amar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elcafsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117712" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larouci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46488/NEPT.2020.v19i03.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Laoufi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouci Abdelkader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhadji Yassine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoufi La&#239;d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laoufi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Senhadji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>