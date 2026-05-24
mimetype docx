--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -334,1599 +334,1599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of lightweight rammed earth containing hemp particles</w:t>
+                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mabrouk</w:t>
+                <w:t xml:space="preserve">Asma Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bouayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Azrour</w:t>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consiglia Mocerino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (4, SI), pp.1389-1396. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 276, pp.112527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.02.319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716210v1</w:t>
+                <w:t xml:space="preserve">hal-03890026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of matakaolin as a partial replacement of preformulated lime binder to improve durability of hemp concrete under cyclic wetting/ drying aging</w:t>
+                <w:t xml:space="preserve">Potential use of Alfa fibers in construction material: Physico-mechanical and thermal characterisation of reinforced specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Zerrouki</w:t>
+                <w:t xml:space="preserve">Sabrine Garrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haikel Ben Hamed</w:t>
+                <w:t xml:space="preserve">Ezeddine Sediki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 333, </w:t>
+              <w:t xml:space="preserve">, 2022, 342 (A), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684085v1</w:t>
+                <w:t xml:space="preserve">hal-03716207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of flax particles to develop cellular construction materials: Physico-mechanical characterisation</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of lightweight rammed earth containing hemp particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hamadou-Ali</w:t>
+                <w:t xml:space="preserve">Yassine Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benazzouk</w:t>
+                <w:t xml:space="preserve">Abderrahim Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Ben Hamed</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Azrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consiglia Mocerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34118/jbms.v9i2.2782⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4, SI), pp.1389-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.02.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198142v1</w:t>
+                <w:t xml:space="preserve">hal-03716210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Recycled Rubber Powder on the Compatibility of Rubber-Cement Paste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential use of matakaolin as a partial replacement of preformulated lime binder to improve durability of hemp concrete under cyclic wetting/ drying aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deboucha Sadek</w:t>
+                <w:t xml:space="preserve">Redouane Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadda Hadjab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">Matthieu Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/acsm.460304⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740626v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viability of flax particles to develop cellular construction materials: Physico-mechanical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Bouayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">M Hamadou-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">A Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
+                <w:t xml:space="preserve">H Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 276, pp.112527. </w:t>
+              <w:t xml:space="preserve">Journal of Building Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34118/jbms.v9i2.2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890026v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of Alfa fibers in construction material: Physico-mechanical and thermal characterisation of reinforced specimen</w:t>
+                <w:t xml:space="preserve">Effect of Recycled Rubber Powder on the Compatibility of Rubber-Cement Paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Garrouri</w:t>
+                <w:t xml:space="preserve">Layachi Guelmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Lakhal</w:t>
+                <w:t xml:space="preserve">Deboucha Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadda Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ezeddine Sediki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 342 (A), </w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (3), pp.135-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/acsm.460304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716207v1</w:t>
+                <w:t xml:space="preserve">hal-03740626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Influence of Rubber Particle Size on the Ductility of Cement Concrete Based on Energy's Dissipation Method</w:t>
+                <w:t xml:space="preserve">Experimental Testing of Cellular Construction Materials Containing Flax Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Telmat</w:t>
+                <w:t xml:space="preserve">Hamadou-Ali Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">Benazzouk Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïkel Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hadjab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Beji</w:t>
+                <w:t xml:space="preserve">Arash Jamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Building Technology and Urban Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22712/susb.20210006⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.723-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.021841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681610v1</w:t>
+                <w:t xml:space="preserve">hal-04198137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredged Dam Raw Sediments Geotechnical Characterization for Beneficial Use in Road Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of the Influence of Rubber Particle Size on the Ductility of Cement Concrete Based on Energy's Dissipation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Telmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Larouci</w:t>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+                <w:t xml:space="preserve">H. Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laid Laoufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">H. Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ENGINEERING RESEARCH IN AFRICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, pp.81-98. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Building Technology and Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.61--78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.57.81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22712/susb.20210006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566167v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and mineralogical analysis of treated Diss fibers and their effect on physico-mechanical characteristics of Diss concrete based on alternative binder</w:t>
+                <w:t xml:space="preserve">Dredged Dam Raw Sediments Geotechnical Characterization for Beneficial Use in Road Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Zaid</w:t>
+                <w:t xml:space="preserve">Abdelkader Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Merzoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124936⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF ENGINEERING RESEARCH IN AFRICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.57.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630810v1</w:t>
+                <w:t xml:space="preserve">hal-03566167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of alkali silica reaction risks in mortars by mineral admixtures.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+                <w:t xml:space="preserve">Morphological and mineralogical analysis of treated Diss fibers and their effect on physico-mechanical characteristics of Diss concrete based on alternative binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merzoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630811v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Testing of Cellular Construction Materials Containing Flax Particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arash Jamali</w:t>
+                <w:t xml:space="preserve">Prevention of alkali silica reaction risks in mortars by mineral admixtures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Douaissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.223-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198137v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of clay-sand composite based on Juncus acutus fibers</w:t>
+                <w:t xml:space="preserve">Valorisation of Natural Waste: Dam Sludge for Road Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Omrani</w:t>
+                <w:t xml:space="preserve">A. Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hassini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Y. Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazzouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Elcafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 238, </w:t>
+              <w:t xml:space="preserve">Nature Environment and Pollution Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.1075--1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46488/NEPT.2020.v19i03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629693v1</w:t>
+                <w:t xml:space="preserve">hal-03698713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of Natural Waste: Dam Sludge for Road Construction</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of clay-sand composite based on Juncus acutus fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larouci</w:t>
+                <w:t xml:space="preserve">H. Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Senhadji</w:t>
+                <w:t xml:space="preserve">L. Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laoufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Benazzouk</w:t>
+                <w:t xml:space="preserve">A. Elcafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Environment and Pollution Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (3), pp.1075--1083. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46488/NEPT.2020.v19i03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698713v1</w:t>
+                <w:t xml:space="preserve">hal-03629693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mortars Made with Natural and Artificial Pozzolans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senhadji Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laoufi Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benazzouk Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149, pp.01031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2075,286 +2075,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité de mortiers pouzzolaniques exposés à une attaque chimique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durability of natural pozzolan-based mortar exposed to sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Langlet</w:t>
+                <w:t xml:space="preserve">L Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mouli</w:t>
+                <w:t xml:space="preserve">Y Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702169v1</w:t>
+                <w:t xml:space="preserve">hal-04930304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of natural pozzolan-based mortar exposed to sulfate attack</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T Langlet</w:t>
+                <w:t xml:space="preserve">Evaluation de la durabilité de mortiers pouzzolaniques exposés à une attaque chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mouli</w:t>
+                <w:t xml:space="preserve">T. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), pp.1835--1845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930304v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
               </w:r>
@@ -2474,64 +2474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of elevated temperatures on physical and mechanical properties of recycled rubber mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layachi Guelmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadda Hadjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2578,51 +2578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de déchets de caoutchouc dans les matériaux de construction : cas d’un composite cimentaire cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,51 +2708,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
@@ -2787,97 +2787,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682564v1</w:t>
+                <w:t xml:space="preserve">hal-01682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
@@ -2912,73 +2912,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682550v1</w:t>
+                <w:t xml:space="preserve">hal-01682564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
               </w:r>
@@ -3258,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouerghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hassini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Elcafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03946544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;kel Ben Hamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2023.020348" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mabrouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lahmar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consiglia Mocerino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zerrouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Ben Hamed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadou-Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benazzouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Hamed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/jbms.v9i2.2782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Guelmine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Sadek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Hadjab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.460304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Garrouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Lakhal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Sediki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Telmat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadjab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22712/susb.20210006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larouci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Laoufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.57.81" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Douaissia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou-Ali Mohamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazzouk Amar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elcafsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117712" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larouci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46488/NEPT.2020.v19i03.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Laoufi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouci Abdelkader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhadji Yassine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoufi La&#239;d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laoufi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Senhadji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouerghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hassini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Elcafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03946544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;kel Ben Hamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2023.020348" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Garrouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Lakhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezeddine Sediki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mabrouk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lahmar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azrour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consiglia Mocerino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zerrouki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Ben Hamed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127389" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadou-Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benazzouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Hamed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/jbms.v9i2.2782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Guelmine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Sadek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Hadjab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.460304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou-Ali Mohamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazzouk Amar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021841" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03681610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Telmat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadjab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22712/susb.20210006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larouci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Laoufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.57.81" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zaid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124936" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Douaissia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larouci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46488/NEPT.2020.v19i03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03629693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elcafsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117712" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Laoufi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouci Abdelkader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhadji Yassine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoufi La&#239;d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laoufi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Senhadji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03702169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>