--- v0 (2026-03-20)
+++ v1 (2026-05-22)
@@ -186,876 +186,876 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’immigration au travail transfrontalier : aventures alsaciennes d’architectes suisses au XXe siècle</w:t>
+                <w:t xml:space="preserve">Distribution des logements et organisation de la trame structurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaël Labrunye. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Alsace</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Smart French. La résilience de la ville moderne, 1945-1975</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Méandres, 2024, 978-2-9589798-1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037089v1</w:t>
+                <w:t xml:space="preserve">hal-05037086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De yâdgâr (mémorial) à yâdmâne (monument), “matérialisation” du concept de patrimoine en Iran</w:t>
+                <w:t xml:space="preserve">Entrer dans la carrière. Nomination et statut des professeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Châtelet; Nathalie Lapeyre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Droit et Cultures</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Les mondes de l’enseignement de l’architecture. Élèves, enseignants et enseignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MétisPresses, pp.93-102, 2023, 978-2-940711-33-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037097v1</w:t>
+                <w:t xml:space="preserve">hal-05037107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Palaces aux Imax, la salle et l’expérience cinématographique</w:t>
+                <w:t xml:space="preserve">Le cinéma : nouveau type d’édifice et programmes inédits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gauthier Bolle; Amandine Diener. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images secondes. Cinéma et sciences humaines</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Dessins d'élèves architectes aux Baux-Ars. Des programmes aux projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lieux Dits, pp.68-89, 2023, 9782493522139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05037102v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves étrangers : profils et parcours, entre deux mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Châtelet; Nathalie Lapeyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes de l’enseignement de l’architecture. Élèves, enseignants et enseignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MétisPresses, pp.49-60, 2023, 978-2-940711-33-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectes français au Moyen-Orient - 1930-1980 Médiateurs de transferts ou agents de la globalisation ?</w:t>
+                <w:t xml:space="preserve">De l’immigration au travail transfrontalier : aventures alsaciennes d’architectes suisses au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.265-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831708v1</w:t>
+                <w:t xml:space="preserve">hal-05037089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire culturelle de l'architecture</w:t>
+                <w:t xml:space="preserve">De yâdgâr (mémorial) à yâdmâne (monument), “matérialisation” du concept de patrimoine en Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-05037079v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/droitcultures.6950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture des salles obscures</w:t>
+                <w:t xml:space="preserve">Des Palaces aux Imax, la salle et l’expérience cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05037065v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images secondes. Cinéma et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des logements et organisation de la trame structurelle</w:t>
+                <w:t xml:space="preserve">Architectes français au Moyen-Orient - 1930-1980 Médiateurs de transferts ou agents de la globalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des méandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-9589798-0-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037086v1</w:t>
+                <w:t xml:space="preserve">⟨10.58079/12o70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinéma : nouveau type d’édifice et programmes inédits</w:t>
+                <w:t xml:space="preserve">Pour une histoire culturelle de l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MétisPresses, 2023, 978-2-940711-25-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037114v1</w:t>
+                <w:t xml:space="preserve">hal-05037079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves étrangers : profils et parcours, entre deux mondes</w:t>
+                <w:t xml:space="preserve">Architecture des salles obscures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Marie Châtelet; Nathalie Lapeyre. </w:t>
-[...43 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">AFRHC, 2018, 9782370290076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-05037107v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1458,51 +1458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.6950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrausser.hypotheses.org/files/2024/11/editions-des-me%CC%81andres-Architecte-franc%CC%A7ais-au-Moyen-Orient.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12o70" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037114v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.6950" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umrausser.hypotheses.org/files/2024/11/editions-des-me%CC%81andres-Architecte-franc%CC%A7ais-au-Moyen-Orient.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12o70" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>