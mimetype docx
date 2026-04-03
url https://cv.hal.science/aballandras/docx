--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -411,161 +411,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and flexibility of the DNA polymerase holoenzyme of vaccinia virus</w:t>
+                <w:t xml:space="preserve">Influenza a virus antiparallel helical nucleocapsid-like pseudo-atomic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Burmeister</w:t>
+                <w:t xml:space="preserve">Florian Chenavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Boutin</w:t>
+                <w:t xml:space="preserve">Eleftherios Zarkadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Balestra</w:t>
+                <w:t xml:space="preserve">Lily-Lorette Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice J Stelfox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gröger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allison Ballandras-Colas</w:t>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (5), pp.e1011652. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745732v1</w:t>
+                <w:t xml:space="preserve">hal-04892789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiviral activity of intracellular nanobodies targeting the influenza virus RNA-polymerase core</w:t>
               </w:r>
@@ -679,243 +679,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza a virus antiparallel helical nucleocapsid-like pseudo-atomic structure</w:t>
+                <w:t xml:space="preserve">Structure and flexibility of the DNA polymerase holoenzyme of vaccinia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chenavier</w:t>
+                <w:t xml:space="preserve">Wim Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftherios Zarkadas</w:t>
+                <w:t xml:space="preserve">Laetitia Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily-Lorette Freslon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice J Stelfox</w:t>
+                <w:t xml:space="preserve">Aurelia Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schoehn</w:t>
+                <w:t xml:space="preserve">Henri Gröger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Ballandras-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), pp.e1011652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae1211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892789v1</w:t>
+                <w:t xml:space="preserve">hal-04745732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-EM structure of influenza helical nucleocapsid reveals NP-NP and NP-RNA interactions as a model for the genome encapsidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chenavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Zarkadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily-Lorette Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (50), pp.eadj9974. </w:t>
@@ -2525,51 +2525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FCC2B78"/>
+    <w:nsid w:val="70D29591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2756,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aballandras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4735-4984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532477v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras-Colas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Stelfox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stelfox" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourhis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Albanese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169511" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Balestra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gr&#246;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011652" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011642" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1211" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Chivukula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Gruszka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Shan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29928-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grawenhoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Barski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vanzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhi Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25284-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cook" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Badaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay4919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Rosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bertelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Struwe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maslen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-019-0357-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maskell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Serrao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Locke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Swuec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah7002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brown" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaria Dewdney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16955" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cherepanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Maertens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Engelman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0167-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Naraharisetty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Jurado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Slaughter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kessl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300703110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baltierra-Jasso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fishel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aballandras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4735-4984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532477v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras-Colas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Stelfox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stelfox" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourhis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Albanese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169511" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011642" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Balestra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gr&#246;ger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Chivukula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Gruszka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Shan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29928-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grawenhoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Barski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vanzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhi Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25284-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cook" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Badaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay4919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Rosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bertelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Struwe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maslen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-019-0357-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maskell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Serrao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Locke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Swuec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah7002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brown" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaria Dewdney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16955" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cherepanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Maertens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Engelman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0167-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Naraharisetty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Jurado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Slaughter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kessl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300703110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baltierra-Jasso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fishel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>