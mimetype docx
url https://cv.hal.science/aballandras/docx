--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -411,511 +411,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza a virus antiparallel helical nucleocapsid-like pseudo-atomic structure</w:t>
+                <w:t xml:space="preserve">Structure and flexibility of the DNA polymerase holoenzyme of vaccinia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chenavier</w:t>
+                <w:t xml:space="preserve">Wim Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftherios Zarkadas</w:t>
+                <w:t xml:space="preserve">Laetitia Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily-Lorette Freslon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice J Stelfox</w:t>
+                <w:t xml:space="preserve">Aurelia Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schoehn</w:t>
+                <w:t xml:space="preserve">Henri Gröger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Ballandras-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), pp.e1011652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae1211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892789v1</w:t>
+                <w:t xml:space="preserve">hal-04745732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral activity of intracellular nanobodies targeting the influenza virus RNA-polymerase core</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza a virus antiparallel helical nucleocapsid-like pseudo-atomic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Morel</w:t>
+                <w:t xml:space="preserve">Florian Chenavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nevers</w:t>
+                <w:t xml:space="preserve">Eleftherios Zarkadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allison Ballandras-Colas</w:t>
+                <w:t xml:space="preserve">Lily-Lorette Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice J Stelfox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011642⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234710v1</w:t>
+                <w:t xml:space="preserve">hal-04892789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and flexibility of the DNA polymerase holoenzyme of vaccinia virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wim Burmeister</w:t>
+                <w:t xml:space="preserve">Antiviral activity of intracellular nanobodies targeting the influenza virus RNA-polymerase core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Bessonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Boutin</w:t>
+                <w:t xml:space="preserve">Jessica Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Balestra</w:t>
+                <w:t xml:space="preserve">Quentin Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gröger</w:t>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Ballandras-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (5), pp.e1011652. </w:t>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.e1011642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745732v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-EM structure of influenza helical nucleocapsid reveals NP-NP and NP-RNA interactions as a model for the genome encapsidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chenavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Zarkadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily-Lorette Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (50), pp.eadj9974. </w:t>
@@ -2525,51 +2525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70D29591"/>
+    <w:nsid w:val="9505DDB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2756,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aballandras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4735-4984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532477v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras-Colas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Stelfox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stelfox" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourhis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Albanese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169511" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011642" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Balestra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gr&#246;ger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Chivukula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Gruszka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Shan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29928-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grawenhoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Barski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vanzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhi Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25284-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cook" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Badaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay4919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Rosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bertelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Struwe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maslen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-019-0357-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maskell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Serrao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Locke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Swuec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah7002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brown" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaria Dewdney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16955" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cherepanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Maertens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Engelman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0167-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Naraharisetty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Jurado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Slaughter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kessl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300703110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baltierra-Jasso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fishel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aballandras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4735-4984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532477v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras-Colas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Stelfox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stelfox" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourhis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Albanese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169511" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Balestra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gr&#246;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011652" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chenavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Zarkadas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Lorette Freslon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011642" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Estrozi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj9974" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Chivukula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Gruszka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Shan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29928-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grawenhoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Barski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vanzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhi Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25284-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cook" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Badaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay4919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Rosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bertelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Struwe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maslen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-019-0357-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maskell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Serrao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Locke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Swuec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah7002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brown" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaria Dewdney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borries Demeler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16955" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cherepanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Maertens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Engelman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0167-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Naraharisetty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Jurado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Slaughter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kessl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300703110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baltierra-Jasso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fishel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>