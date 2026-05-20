--- v2 (2026-04-25)
+++ v3 (2026-05-20)
@@ -2525,51 +2525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9505DDB1"/>
+    <w:nsid w:val="ECDC5C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>