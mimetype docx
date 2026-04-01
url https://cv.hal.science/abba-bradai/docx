--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -1560,499 +1560,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Dynamic Network Slicing in LoRa Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Dawaliby</w:t>
+                <w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.98-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011033v1</w:t>
+                <w:t xml:space="preserve">hal-01904442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+                <w:t xml:space="preserve">A Survey of Localization Systems in Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roberto Riggio</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.761-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11036-018-1090-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904442v1</w:t>
+                <w:t xml:space="preserve">hal-02150134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Localization Systems in Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fekher Khelifi</w:t>
+                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Atri</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TETCI.2018.2883450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11036-018-1090-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150134v1</w:t>
+                <w:t xml:space="preserve">hal-01919483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
+                <w:t xml:space="preserve">Adaptive Dynamic Network Slicing in LoRa Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TETCI.2018.2883450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919483v1</w:t>
+                <w:t xml:space="preserve">hal-02011033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MobQoS: Mobility-aware and QoS-driven SDN framework for Autonomous Vehicles</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fuzzy logic based node localization mechanism for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,90 +2306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Energy-Efficient Data Routing for Unmanned Aerial Vehicles: Fuzzy-Logic-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (4), pp.129 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2423,90 +2423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental implementation of monitoring system in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Lassaad Kaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Rawat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (6), pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2540,51 +2540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Wireless Virtual Networks Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic anchor points selection for mobility management in Software Defined Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMCOS: Energy-efficient Mechanism for Multimedia Streaming over Cognitive Radio Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Network Function Orchestration with Scylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Schulz-Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4570,77 +4570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain non-cooperative VNF-FG embedding: A deep reinforcement learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davit Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4890,77 +4890,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4994,90 +4994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2VF: Adaptive Allocation for Virtual Network Functions in Wireless Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WoWMoM 2018 - IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2018, Chania, Greece. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5111,90 +5111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Intelligent Mechanism for Monitoring in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Lassaad Kaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Rawat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Consumer Electronics (ICCE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5219,103 +5219,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Saving performance of an Improved DV-Hop Localization Algorithm for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekher Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fekher Khelifi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Lassaad Kaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Globcom'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5543,51 +5543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWAN: Base-band units placement over reconfigurable wireless front-hauls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,51 +5764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual network functions orchestration in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,51 +6707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Djamaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yekhlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00552-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Eddine Lakhlef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Cherif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3514942" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3375797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekrache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2021.100398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bairi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Amamra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Beghdad Bey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971898v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Thanh Tu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3148784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977258v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I. Aravanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3084996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Garg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Messaoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2945012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2945254" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-018-1090-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuljeet Kaur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hassan Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2019.1800521" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2018.5030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Harutyunyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Schulz-Zander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829988.2790040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaz Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997616v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2014.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Landa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-012-0170-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazene Ameur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Lagraa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161544" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshana Bista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT61029.2024.00055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Touileb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Zekri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Point" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad-Bey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC58260.2023.10323792" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thanh Tu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148720" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903033v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2016.7818397" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kuklinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2015.7367346" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ahmed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Djamaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yekhlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00552-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Eddine Lakhlef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Cherif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3514942" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3375797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekrache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2021.100398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bairi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Amamra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Beghdad Bey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971898v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Thanh Tu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3148784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977258v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I. Aravanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3084996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Garg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Messaoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2945012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2945254" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-018-1090-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuljeet Kaur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hassan Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2019.1800521" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2018.5030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Harutyunyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Schulz-Zander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829988.2790040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaz Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997616v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2014.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Landa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-012-0170-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazene Ameur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Lagraa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161544" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshana Bista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT61029.2024.00055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Touileb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Zekri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Point" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad-Bey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC58260.2023.10323792" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thanh Tu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148720" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903033v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2016.7818397" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kuklinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2015.7367346" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ahmed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>