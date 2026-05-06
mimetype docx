--- v1 (2026-04-01)
+++ v2 (2026-05-06)
@@ -386,51 +386,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIM-LLN: Protocol Independent Multicast for Low-Power and Lossy Networks</w:t>
+                <w:t xml:space="preserve">Enhanced Multicast Protocol for Low-power and Lossy IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Eddine Lakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Djamaa</w:t>
@@ -438,129 +438,116 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Reda Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahia Mohamed Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMC.2024.3514942⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.15393-15408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3375797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033879v1</w:t>
+                <w:t xml:space="preserve">hal-04514824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Multicast Protocol for Low-power and Lossy IoT Networks</w:t>
+                <w:t xml:space="preserve">PIM-LLN: Protocol Independent Multicast for Low-Power and Lossy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Eddine Lakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Djamaa</w:t>
@@ -568,92 +555,105 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Reda Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Mohamed Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.15393-15408. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (5), pp.3809-3825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3375797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2024.3514942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514824v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning techniques for vehicular networks: recent advances and future trends towards 6G</w:t>
               </w:r>
@@ -1456,603 +1456,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Network Slicing in Large Scale IoT based on Coalitional Multi-Game Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Dawaliby</w:t>
+                <w:t xml:space="preserve">A Survey of Localization Systems in Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2019.2945254⟩</w:t>
+              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.761-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11036-018-1090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290145v1</w:t>
+                <w:t xml:space="preserve">hal-02150134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
+                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roberto Riggio</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t>
+              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TETCI.2018.2883450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904442v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Localization Systems in Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fekher Khelifi</w:t>
+                <w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Atri</w:t>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11036-018-1090-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.98-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150134v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
+                <w:t xml:space="preserve">Adaptive Dynamic Network Slicing in LoRa Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919483v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Dynamic Network Slicing in LoRa Networks</w:t>
+                <w:t xml:space="preserve">Distributed Network Slicing in Large Scale IoT based on Coalitional Multi-Game Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.1567 - 1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2019.2945254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011033v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MobQoS: Mobility-aware and QoS-driven SDN framework for Autonomous Vehicles</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fuzzy logic based node localization mechanism for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,90 +2306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Energy-Efficient Data Routing for Unmanned Aerial Vehicles: Fuzzy-Logic-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (4), pp.129 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2423,90 +2423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental implementation of monitoring system in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Lassaad Kaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Rawat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (6), pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2540,51 +2540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Wireless Virtual Networks Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic anchor points selection for mobility management in Software Defined Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMCOS: Energy-efficient Mechanism for Multimedia Streaming over Cognitive Radio Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Network Function Orchestration with Scylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Schulz-Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4570,77 +4570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain non-cooperative VNF-FG embedding: A deep reinforcement learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,308 +4776,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs in Cache-enabled Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davit Harutyunyan</w:t>
+                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Riggio</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906965v1</w:t>
+                <w:t xml:space="preserve">hal-01879646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Trade-offs in Cache-enabled Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879646v1</w:t>
+                <w:t xml:space="preserve">hal-02906965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2VF: Adaptive Allocation for Virtual Network Functions in Wireless Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WoWMoM 2018 - IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2018, Chania, Greece. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5105,256 +5105,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Intelligent Mechanism for Monitoring in Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Energy-Saving performance of an Improved DV-Hop Localization Algorithm for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Lassaad Kaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Consumer Electronics (ICCE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">IEEE Globcom'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475110v1</w:t>
+                <w:t xml:space="preserve">hal-01573209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Saving performance of an Improved DV-Hop Localization Algorithm for Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A Novel Intelligent Mechanism for Monitoring in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Lassaad Kaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Atri</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globcom'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Consumer Electronics (ICCE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573209v1</w:t>
+                <w:t xml:space="preserve">hal-01475110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Optimization for M2M Communications in LTE-M</w:t>
               </w:r>
@@ -5543,51 +5543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWAN: Base-band units placement over reconfigurable wireless front-hauls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,51 +5764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual network functions orchestration in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,51 +6707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Djamaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yekhlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00552-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Eddine Lakhlef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Cherif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3514942" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3375797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekrache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2021.100398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bairi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Amamra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Beghdad Bey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971898v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Thanh Tu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3148784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977258v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I. Aravanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3084996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Garg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Messaoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2945012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2945254" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-018-1090-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuljeet Kaur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hassan Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2019.1800521" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2018.5030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Harutyunyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Schulz-Zander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829988.2790040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaz Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997616v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2014.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Landa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-012-0170-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazene Ameur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Lagraa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161544" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshana Bista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT61029.2024.00055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Touileb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Zekri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Point" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad-Bey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC58260.2023.10323792" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thanh Tu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148720" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903033v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2016.7818397" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kuklinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2015.7367346" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ahmed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Djamaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yekhlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00552-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Eddine Lakhlef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3375797" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Cherif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3514942" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekrache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2021.100398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bairi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Amamra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Beghdad Bey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971898v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Thanh Tu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3148784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977258v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I. Aravanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3084996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Garg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Messaoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2945012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-018-1090-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2945254" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuljeet Kaur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hassan Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2019.1800521" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2018.5030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Harutyunyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Schulz-Zander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829988.2790040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaz Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997616v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2014.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Landa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-012-0170-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazene Ameur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Lagraa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161544" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshana Bista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT61029.2024.00055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Touileb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Zekri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Point" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad-Bey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC58260.2023.10323792" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thanh Tu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148720" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903033v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2016.7818397" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kuklinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2015.7367346" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ahmed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>