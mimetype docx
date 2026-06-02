--- v2 (2026-05-06)
+++ v3 (2026-06-02)
@@ -386,51 +386,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Multicast Protocol for Low-power and Lossy IoT Networks</w:t>
+                <w:t xml:space="preserve">PIM-LLN: Protocol Independent Multicast for Low-Power and Lossy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Eddine Lakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Djamaa</w:t>
@@ -438,116 +438,129 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Reda Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Mohamed Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3375797⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (5), pp.3809-3825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2024.3514942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514824v1</w:t>
+                <w:t xml:space="preserve">hal-05033879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIM-LLN: Protocol Independent Multicast for Low-Power and Lossy Networks</w:t>
+                <w:t xml:space="preserve">Enhanced Multicast Protocol for Low-power and Lossy IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Eddine Lakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Djamaa</w:t>
@@ -555,105 +568,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Reda Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahia Mohamed Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (5), pp.3809-3825. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.15393-15408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMC.2024.3514942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3375797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033879v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning techniques for vehicular networks: recent advances and future trends towards 6G</w:t>
               </w:r>
@@ -1456,603 +1456,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Localization Systems in Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fekher Khelifi</w:t>
+                <w:t xml:space="preserve">Distributed Network Slicing in Large Scale IoT based on Coalitional Multi-Game Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Atri</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11036-018-1090-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.1567 - 1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2019.2945254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150134v1</w:t>
+                <w:t xml:space="preserve">hal-02290145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Dawaliby</w:t>
+                <w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TETCI.2018.2883450⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.98-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919483v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey of Localization Systems in Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekher Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abbas Bradai</w:t>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Riggio</w:t>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t>
+              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.761-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11036-018-1090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904442v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Dynamic Network Slicing in LoRa Networks</w:t>
+                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TETCI.2018.2883450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011033v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Network Slicing in Large Scale IoT based on Coalitional Multi-Game Theory</w:t>
+                <w:t xml:space="preserve">Adaptive Dynamic Network Slicing in LoRa Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2019.2945254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02290145v1</w:t>
+                <w:t xml:space="preserve">hal-02011033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MobQoS: Mobility-aware and QoS-driven SDN framework for Autonomous Vehicles</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fuzzy logic based node localization mechanism for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,90 +2306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Energy-Efficient Data Routing for Unmanned Aerial Vehicles: Fuzzy-Logic-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (4), pp.129 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2423,90 +2423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental implementation of monitoring system in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Lassaad Kaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Rawat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (6), pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2540,51 +2540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Wireless Virtual Networks Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,303 +2655,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular software defined networking: a framework</w:t>
+                <w:t xml:space="preserve">Dynamic anchor points selection for mobility management in Software Defined Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tinku Rasheed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.36 - 43. </w:t>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCOM.2015.7120043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2015.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164299v1</w:t>
+                <w:t xml:space="preserve">hal-01223783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic anchor points selection for mobility management in Software Defined Networks</w:t>
+                <w:t xml:space="preserve">Cellular software defined networking: a framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinku Rasheed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.36 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2015.7120043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnca.2015.06.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01223783v1</w:t>
+                <w:t xml:space="preserve">hal-01164299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMCOS: Energy-efficient Mechanism for Multimedia Streaming over Cognitive Radio Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Network Function Orchestration with Scylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Schulz-Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4570,77 +4570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain non-cooperative VNF-FG embedding: A deep reinforcement learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,308 +4776,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Trade-offs in Cache-enabled Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Roma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879646v1</w:t>
+                <w:t xml:space="preserve">hal-02906965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs in Cache-enabled Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davit Harutyunyan</w:t>
+                <w:t xml:space="preserve">QAAV: Quality of Service-Aware Adaptive Allocation of Virtual Network Functions in Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Riggio</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906965v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2VF: Adaptive Allocation for Virtual Network Functions in Wireless Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WoWMoM 2018 - IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2018, Chania, Greece. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5105,256 +5105,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Saving performance of an Improved DV-Hop Localization Algorithm for Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A Novel Intelligent Mechanism for Monitoring in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Lassaad Kaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Atri</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globcom'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Consumer Electronics (ICCE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573209v1</w:t>
+                <w:t xml:space="preserve">hal-01475110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Intelligent Mechanism for Monitoring in Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Energy-Saving performance of an Improved DV-Hop Localization Algorithm for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Lassaad Kaddachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Consumer Electronics (ICCE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">IEEE Globcom'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475110v1</w:t>
+                <w:t xml:space="preserve">hal-01573209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Optimization for M2M Communications in LTE-M</w:t>
               </w:r>
@@ -5543,51 +5543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWAN: Base-band units placement over reconfigurable wireless front-hauls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,51 +5764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual network functions orchestration in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,51 +6707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Djamaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yekhlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00552-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Eddine Lakhlef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3375797" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Cherif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3514942" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekrache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2021.100398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bairi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Amamra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Beghdad Bey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971898v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Thanh Tu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3148784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977258v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I. Aravanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3084996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Garg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Messaoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2945012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-018-1090-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2945254" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuljeet Kaur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hassan Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2019.1800521" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2018.5030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Harutyunyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Schulz-Zander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829988.2790040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaz Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997616v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2014.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Landa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-012-0170-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazene Ameur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Lagraa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161544" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshana Bista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT61029.2024.00055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Touileb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Zekri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Point" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad-Bey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC58260.2023.10323792" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thanh Tu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148720" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903033v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2016.7818397" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kuklinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2015.7367346" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ahmed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Djamaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yekhlef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2025.104357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00552-6_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Eddine Lakhlef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mohamed Cherif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3514942" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3375797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mekrache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2021.100398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bairi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Amamra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Beghdad Bey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3223167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971898v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Thanh Tu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3148784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977258v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I. Aravanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3084996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2019.100121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Garg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Messaoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2945012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2945254" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-018-1090-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuljeet Kaur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Hassan Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2019.1800521" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Amri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Lassaad Kaddachi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1700453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2018.5030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Harutyunyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinku Rasheed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.06.018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2BN62GR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164299v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7120043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2015.06.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0F70D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Schulz-Zander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2829988.2790040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaz Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2014.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997616v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2014.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaid Abbasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Landa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-012-0170-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazene Ameur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Lagraa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161544" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoshana Bista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT61029.2024.00055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Touileb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Zekri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Point" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad-Bey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC58260.2023.10323792" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thanh Tu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148720" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903033v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088819v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845184" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2016.7818397" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kuklinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2015.7367346" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9709-0_1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ahmed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>