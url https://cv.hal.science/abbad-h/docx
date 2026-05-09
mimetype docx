--- v0 (2026-03-14)
+++ v1 (2026-05-09)
@@ -66,2041 +66,2198 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Strategies for Supply Chains. From Design to Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Oruezabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley - ISTE, 2026, 9781836690511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies digitales dans les supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Oruezabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Group, 2025, 9781836120476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCA Ouest: An Experiment in Automation and Robotization in Action!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Oruezabala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Strategies for Supply Chains: From Design to Deployment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley - ISTE, 2026, 9781836690511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas SCA Ouest : une expérience d'automatisation et de robotisation en marche !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Oruezabala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies digitales dans les supply chains : de la conception au déploiement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2025, 9781836120476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 3 : La mutualisation physique et informationnelle en logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation - Information et Performance, ed. F. Meyssonnier et F. Rowe, Editions PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 17 : Les stratégies durables des prestataires de services logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation - Information - Performance, ed. F. Meyssonnier et F. Rowe, Editions PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent Fair and Decentralized Consensus Mechanism for Blockchain-Based Supply Chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Internet des objets, blockchain et big data : quel(s) rôle(s) pour la prise de décision dans la supply chain automobile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mahjoub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.043⟩</w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2025.39.01.1183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311549v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet des objets, blockchain et big data : quel(s) rôle(s) pour la prise de décision dans la supply chain automobile ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Intelligent Fair and Decentralized Consensus Mechanism for Blockchain-Based Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53102/2025.39.01.1183⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (10), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069463v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of logistics to improving health care quality: a case study approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdramane Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/16258312.2024.2384826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation digitale de la supply chain : caractéristiques, enjeux et voies de recherche futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Benzidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (4), pp.119-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2022.2142022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d’information logistiques et transports à l’ère de l’internet des objets</w:t>
+                <w:t xml:space="preserve">L’adoption de la RFID à l’ère de l’internet des objets : application à la grande distribution alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Mercier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.045.0009⟩</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 45 (3), pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.045.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04161881v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adoption de la RFID à l’ère de l’internet des objets : application à la grande distribution alimentaire</w:t>
+                <w:t xml:space="preserve">Les systèmes d’information logistiques et transports à l’ère de l’internet des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.045.0033⟩</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le renouveau du transport et de la logistique Les systèmes d'information, 45, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.045.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563003v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04161881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles contributions de la proximité à la réussite d’un projet de mutualisation logistique ? Le cas du GIE chargeurs Pointe de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (2), pp.108-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2019.1596759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement des capacités dynamiques dans la prestation logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Hdidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (277), pp.77-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2018.00289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterodox Approach of Supply Chains: A Praise of Slowness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (4), pp.42-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/16258312.2013.11517327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building A Long Term Relationship Between Manufacturers And Large Retailers: Does Commitment Matter In Morocco?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonet Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (5), pp.1367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19030/jabr.v29i5.8020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Non-adoption of Retailing Technologies in Morocco: The Case of EDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies digitales dans les supply chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internet des objets, blockchain et big data : quel(s) rôle(s) pour la prise de décisions dans la supply chain automobile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-05311856v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 : La mutualisation physique et informationnelle en logistique</w:t>
+                <w:t xml:space="preserve">Logistics Pooling in the French Food Retailing Supply Chains: an Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...146 lines deleted...]
-                <w:t xml:space="preserve">hal-01773225v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01548760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of the sustainability of goods flows in the Autonomous District of Greater Lomé (DAGL) in Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djossou Kodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iléri Dandonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: AIRL-SCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles contributions des facteurs culturels à la réussite d'un projet de mutualisation logistique ? Le cas du GIE Chargeurs Pointe de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Rencontres Internationales de la Recherche en Logistique (RIRL18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SILOGIN 2013 Information Systems, Logistics, and Innovation: A Clash of Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SILOGIN 2013 : 4e journée thématique Systèmes d'information, logistique et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEMNA, Nov 2013, Pornichet, France. pp.2-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/16258312.2013.11517322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515713v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">halshs-01548760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2247,51 +2404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Souak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Traor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2384826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2022.2142022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.045.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04563003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.045.0033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1596759" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Hdidou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00289" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04514979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2013.11517327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v29i5.8020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Oruezabala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120476" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Oruezabala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djossou Kodjo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ri Dandonougbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2013.11517322" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04565500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Oruezabala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Oruezabala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120476" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Souak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Traor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2384826" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Benzidia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2022.2142022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04563003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.045.0033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.045.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salaun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1596759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Hdidou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04514979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2013.11517327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v29i5.8020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04565500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djossou Kodjo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ri Dandonougbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2013.11517322" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>