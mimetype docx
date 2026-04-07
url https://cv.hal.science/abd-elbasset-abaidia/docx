--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1758,291 +1758,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress, Sleep and Recovery in Elite Soccer: A Critical Review of the Literature</w:t>
+                <w:t xml:space="preserve">Sleep Hygiene and Recovery Strategies in Elite Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Halson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 45 (10), pp.1387-1400. </w:t>
+              <w:t xml:space="preserve">, 2015, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-015-0358-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-015-0377-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661029v1</w:t>
+                <w:t xml:space="preserve">hal-01661020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Hygiene and Recovery Strategies in Elite Soccer Players</w:t>
+                <w:t xml:space="preserve">Stress, Sleep and Recovery in Elite Soccer: A Critical Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Halson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 45, </w:t>
+              <w:t xml:space="preserve">, 2015, 45 (10), pp.1387-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-015-0377-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-015-0358-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661020v1</w:t>
+                <w:t xml:space="preserve">hal-01661029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic fitness influences cerebral oxygenation response to maximal exercise in healthy subjects</w:t>
               </w:r>
@@ -2417,165 +2417,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue, récupération et blessures dans le football</w:t>
+                <w:t xml:space="preserve">Ramadan, performance et récupération : adaptations et recommandations pratiques. Sport et Ramadan, comment gérer sa pratique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès international en sciences du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Observatoire National du Sport Tunisien, Séminaire en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459737v1</w:t>
+                <w:t xml:space="preserve">hal-04459744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramadan, performance et récupération : adaptations et recommandations pratiques. Sport et Ramadan, comment gérer sa pratique sportive</w:t>
+                <w:t xml:space="preserve">Fatigue, récupération et blessures dans le football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire National du Sport Tunisien, Séminaire en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">7ème congrès international en sciences du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459744v1</w:t>
+                <w:t xml:space="preserve">hal-04459737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et critères d’évaluation de la récupération chez le sportif</w:t>
               </w:r>
@@ -2693,165 +2693,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing sleep for recovery in football</w:t>
+                <w:t xml:space="preserve">Évidences scientifiques et recommandations pratiques : exemple des stratégies de récupération en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Congrès Science &amp; Rugby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française de Rugby, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459780v1</w:t>
+                <w:t xml:space="preserve">hal-04459769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évidences scientifiques et recommandations pratiques : exemple des stratégies de récupération en football</w:t>
+                <w:t xml:space="preserve">Optimizing sleep for recovery in football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Science &amp; Rugby</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française de Rugby, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">FSPA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459769v1</w:t>
+                <w:t xml:space="preserve">hal-04459780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de récupération en football</w:t>
               </w:r>
@@ -3396,51 +3396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Violin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Elbasset Aba&#239;dia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rav&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blazevich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05170235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Daab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2025.146785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Elbasset Abaidia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62438/tunismed.v103i7.5775" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62438/tunismed.v103i7.5767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba&#239;dia Abd-Elbasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-022-00174-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Passeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delaval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Delecroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mccall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01257-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03533310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cosyns" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.05.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54ZL1PW7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouchiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ghattassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01480" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Elbasset Aba&#239;dia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dawson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03624154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Delecroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000001479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02524887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Halson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0358-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0377-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Abaidia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.10.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Gregson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thorpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003148418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01505560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL2S024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Violin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Elbasset Aba&#239;dia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rav&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blazevich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05170235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Daab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2025.146785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Elbasset Abaidia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62438/tunismed.v103i7.5775" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62438/tunismed.v103i7.5767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba&#239;dia Abd-Elbasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-022-00174-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Passeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delaval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Delecroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mccall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01257-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03533310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cosyns" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.05.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54ZL1PW7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouchiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ghattassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01480" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Elbasset Aba&#239;dia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dawson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03624154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Delecroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000001479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02524887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Halson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0377-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0358-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Abaidia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.10.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Gregson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thorpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003148418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01505560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL2S024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>