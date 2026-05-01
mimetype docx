--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,2750 +240,2896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of breathing a hyperoxic gas mixture on perceptual, biochemical and performance recovery following simulated soccer match play</w:t>
+                <w:t xml:space="preserve">Effects of Tart Cherry Juice Supplementation on Recovery from Exercise-Induced Muscle Damage in Athletes: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Daab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haithem Rebai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bouzid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Nassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashokan Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/biolsport.2025.146785⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-026-00993-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170235v1</w:t>
+                <w:t xml:space="preserve">hal-05586333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La récupération post-exercice durant le mois de Ramadan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
+                <w:t xml:space="preserve">Effects of breathing a hyperoxic gas mixture on perceptual, biochemical and performance recovery following simulated soccer match play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Daab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/biolsport.2025.146785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62438/tunismed.v103i7.5775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05528332v1</w:t>
+                <w:t xml:space="preserve">hal-05170235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du mois du Ramadan sur la performance sportive</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anis Chaouachi</w:t>
+                <w:t xml:space="preserve">La récupération post-exercice durant le mois de Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tunisie Medicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 103 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62438/tunismed.v103i7.5767⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62438/tunismed.v103i7.5775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528330v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischemic preconditioning delayed neuromuscular fatigue development during a simulated soccer match</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du mois du Ramadan sur la performance sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Zghal</w:t>
+                <w:t xml:space="preserve">Asma Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.05.002⟩</w:t>
+              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62438/tunismed.v103i7.5767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062190v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Velocity and Acceleration Ranges for Time-Motion Analysis from a 7-Sided Game in U11 Soccer Players Using Global Positioning System Devices: A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abaïdia Abd-Elbasset</w:t>
+                <w:t xml:space="preserve">Ischemic preconditioning delayed neuromuscular fatigue development during a simulated soccer match</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Daab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Dupont</w:t>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Baquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Sci. Sport Exerc.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, J. Sci. Sport Exerc., 5, pp.167-173. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42978-022-00174-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355097v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restriction du flux sanguin et rééducation : une revue parapluie des revues systématiques et des méta-analyses</w:t>
+                <w:t xml:space="preserve">Defining Velocity and Acceleration Ranges for Time-Motion Analysis from a 7-Sided Game in U11 Soccer Players Using Global Positioning System Devices: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Passeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
+                <w:t xml:space="preserve">Abaïdia Abd-Elbasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.052⟩</w:t>
+              <w:t xml:space="preserve">J. Sci. Sport Exerc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, J. Sci. Sport Exerc., 5, pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42978-022-00174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082978v1</w:t>
+                <w:t xml:space="preserve">hal-04355097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery During a Congested Schedule and Injury in Professional Football.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restriction du flux sanguin et rééducation : une revue parapluie des revues systématiques et des méta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Le Gall</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Passeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2021-0504⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779210v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ramadan Fasting on Physical Performance: A Systematic Review with Meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery During a Congested Schedule and Injury in Professional Football.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mccall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-020-01257-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (9), pp.1399--1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2021-0504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428321v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle oxygenation induced by cycling exercise does not accelerate recovery kinetics following exercise-induced muscle damage in humans: A randomized cross-over study.</w:t>
+                <w:t xml:space="preserve">Effects of Ramadan Fasting on Physical Performance: A Systematic Review with Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dupont</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Daab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Bouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (5), pp.1009-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-020-01257-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03533310v1</w:t>
+                <w:t xml:space="preserve">hal-04428321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ramadan Fasting on Recovery Following a Simulated Soccer Match in Professional Soccer Players: A Pilot Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle oxygenation induced by cycling exercise does not accelerate recovery kinetics following exercise-induced muscle damage in humans: A randomized cross-over study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Ghattassi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Cosyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Respiratory Physiology &amp; Neurobiology, 266, pp.82-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428348v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin and Piperine Supplementation and Recovery Following Exercise Induced Muscle Damage: A Randomized Controlled Trial.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abd Elbasset Abaïdia</w:t>
+                <w:t xml:space="preserve">Effects of Ramadan Fasting on Recovery Following a Simulated Soccer Match in Professional Soccer Players: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leduc</w:t>
+                <w:t xml:space="preserve">Mustapha Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Dawson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kais Ghattassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Daab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428341v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a strength training session after an exercise inducing muscle damage on recovery kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
+                <w:t xml:space="preserve">Curcumin and Piperine Supplementation and Recovery Following Exercise Induced Muscle Damage: A Randomized Controlled Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthelemy Delecroix</w:t>
+                <w:t xml:space="preserve">Abd Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Leduc</w:t>
+                <w:t xml:space="preserve">Cédric Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lamblin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brian Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.147-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624154v1</w:t>
+                <w:t xml:space="preserve">hal-04428341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery From Exercise-Induced Muscle Damage: Cold-Water Immersion Versus Whole-Body Cryotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Effects of a strength training session after an exercise inducing muscle damage on recovery kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mccall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Journal of Strength and Conditioning Research, 31 (1), pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000001479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524887v1</w:t>
+                <w:t xml:space="preserve">hal-03624154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Hygiene and Recovery Strategies in Elite Soccer Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery From Exercise-Induced Muscle Damage: Cold-Water Immersion Versus Whole-Body Cryotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nedelec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+                <w:t xml:space="preserve">Julien Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mccall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45, </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.402-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-015-0377-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661020v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress, Sleep and Recovery in Elite Soccer: A Critical Review of the Literature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aerobic fitness influences cerebral oxygenation response to maximal exercise in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Oussaidene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semah Tagougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbasset Abaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Matran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-015-0358-z⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 205, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661029v1</w:t>
+                <w:t xml:space="preserve">hal-04428356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic fitness influences cerebral oxygenation response to maximal exercise in healthy subjects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress, Sleep and Recovery in Elite Soccer: A Critical Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Halson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (10), pp.1387-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-015-0358-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2014.10.009⟩</w:t>
+                <w:t xml:space="preserve">hal-01661029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleep Hygiene and Recovery Strategies in Elite Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Halson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-015-0377-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428356v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restriction du flux sanguin et rééducation : une revue parapluie des revues systématiques et des méta-analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
+                <w:t xml:space="preserve">Récupération post-exercice, enjeux et stratégies à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Kinésithérapie 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Observatoire National du Sport Tunisien, Séminaire en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tunis, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437421v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery strategies: linking science and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
+                <w:t xml:space="preserve">Restriction du flux sanguin et rééducation : une revue parapluie des revues systématiques et des méta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Passeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-Elbasset Abaidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetic Conférence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones de Kinésithérapie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Rennes (FRA), France. pp.30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459720v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération post-exercice, enjeux et stratégies à venir</w:t>
+                <w:t xml:space="preserve">Recovery strategies: linking science and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire National du Sport Tunisien, Séminaire en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Isokinetic Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459727v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan, performance et récupération : adaptations et recommandations pratiques. Sport et Ramadan, comment gérer sa pratique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire National du Sport Tunisien, Séminaire en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue, récupération et blessures dans le football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès international en sciences du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et critères d’évaluation de la récupération chez le sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès international en sciences du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, TUNIS, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la charge d’entraînement par les GPS : intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bases scientifiques de l’entraînement sportif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évidences scientifiques et recommandations pratiques : exemple des stratégies de récupération en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Science &amp; Rugby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française de Rugby, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing sleep for recovery in football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de récupération en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des préparateurs physiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française de Football, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery strategies in soccer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Sportfisio &amp; Sports Med Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, BERN, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2993,146 +3139,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and Soccer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Gregson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recovery strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Routledge, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003148418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3142,114 +3288,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération et exercice inducteur de dommages musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-Elbasset Abaïdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université du Droit et de la Santé - Lille II, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LIL2S024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01505560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3396,51 +3542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Violin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Elbasset Aba&#239;dia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rav&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blazevich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05170235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Daab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2025.146785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Elbasset Abaidia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62438/tunismed.v103i7.5775" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62438/tunismed.v103i7.5767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba&#239;dia Abd-Elbasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-022-00174-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Passeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delaval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Delecroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mccall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01257-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03533310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cosyns" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.05.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54ZL1PW7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouchiba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ghattassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01480" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Elbasset Aba&#239;dia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dawson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03624154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Delecroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000001479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02524887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Halson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0377-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0358-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Abaidia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.10.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Gregson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thorpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003148418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01505560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL2S024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Violin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Elbasset Aba&#239;dia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rav&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blazevich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05586333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Daab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bouzid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashokan Arumugam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-026-00993-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05170235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2025.146785" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Elbasset Abaidia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62438/tunismed.v103i7.5775" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62438/tunismed.v103i7.5767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.05.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba&#239;dia Abd-Elbasset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-022-00174-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Passeri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03779210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delaval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Delecroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mccall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01257-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03533310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cosyns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.05.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54ZL1PW7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouchiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ghattassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Elbasset Aba&#239;dia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dawson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03624154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Delecroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamblin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000001479" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02524887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0186" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Abaidia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDB6K0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nedelec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Halson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0358-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01661020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0377-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Gregson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thorpe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003148418" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01505560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL2S024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>