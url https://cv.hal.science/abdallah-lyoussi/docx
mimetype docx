--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,3798 +261,3798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical results for a new single-cell calorimeter dedicated to nuclear heating rate measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Kernel Ridge Regression and Gaussian Process Regression for Neutron Spectrum Reconstruction with CVD Diamond Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Belfiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rebaud</w:t>
+                <w:t xml:space="preserve">Achment Chalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Volte</w:t>
+                <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carette</w:t>
+                <w:t xml:space="preserve">Nadia Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804008⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2026.2641299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337623v1</w:t>
+                <w:t xml:space="preserve">hal-05559608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux and Nuclear Heating Rate Calculations for CALORRE Irradiation in MITR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical results for a new single-cell calorimeter dedicated to nuclear heating rate measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hauptman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kohse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 288, pp.04010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804010⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 288, pp.04008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337622v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new reduced-height CALORRE differential calorimeter for CALOR-I Irradiation in MITR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flux and Nuclear Heating Rate Calculations for CALORRE Irradiation in MITR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hauptman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 288, pp.04004. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 288, pp.04010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05337620v1</w:t>
+                <w:t xml:space="preserve">hal-05337622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal simulations of a new SiC detector design for neutron measurements in JSI Nuclear Research Reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
+                <w:t xml:space="preserve">Characterization of a new reduced-height CALORRE differential calorimeter for CALOR-I Irradiation in MITR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hauptman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Radulović</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luka Snoj</w:t>
+                <w:t xml:space="preserve">D. Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-7aduas⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 288, pp.04004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337617v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Neutron Reaction Rates in Different Irradiation Channels of the CNESTEN’s TRIGA Mark II Research Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal simulations of a new SiC detector design for neutron measurements in JSI Nuclear Research Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Ghninou</w:t>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
+                <w:t xml:space="preserve">Vladimir Radulović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chafik El Younoussi</w:t>
+                <w:t xml:space="preserve">Luka Snoj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tns.2022.3174673⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1062, pp.619-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-7aduas⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048263v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D thermal and radiation-matter interaction simulations of a SiC solid-state detector for neutron flux measurements in JSI TRIGA Mark II research reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Neutron Reaction Rates in Different Irradiation Channels of the CNESTEN’s TRIGA Mark II Research Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ghninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Valero</w:t>
+                <w:t xml:space="preserve">Adrien Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ottaviani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ghninou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Radulović</w:t>
+                <w:t xml:space="preserve">Chafik El Younoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202125304009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (7), pp.1806 - 1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tns.2022.3174673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337607v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study review of the CALORRE differential calorimeter: definition of designs for different nuclear environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">3-D thermal and radiation-matter interaction simulations of a SiC solid-state detector for neutron flux measurements in JSI TRIGA Mark II research reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Radulović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 253, pp.04016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202125304016⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 253, pp.04009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202125304009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337609v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of calorimeter responses under laboratory conditions thanks to an optimized transient thermal test bench</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study review of the CALORRE differential calorimeter: definition of designs for different nuclear environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kohse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 253, pp.04017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202125304017⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 253, pp.04016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202125304016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337608v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of a New Differential Calorimeter Configuration Dedicated to Nuclear Heating Rates up to 20 W.g −1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of calorimeter responses under laboratory conditions thanks to an optimized transient thermal test bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2020.3027913⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.04017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202125304017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337606v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Chemical Substitution in the Photoluminescence Properties of Cerium Samarium Tungstates Ce (2– x ) Sm ₓ (WO₄)₃ (0 ≤ x ≤ 0.3)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Favotto</w:t>
+                <w:t xml:space="preserve">Qualification of a New Differential Calorimeter Configuration Dedicated to Nuclear Heating Rates up to 20 W.g −1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Valmalette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (4), pp.568-574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2945623⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 67 (11), pp.2405-2414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2020.3027913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961827v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Responses of New Reduced-Size Calorimetric Cells Made of Different Structure Materials for High Energy Deposition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of Chemical Substitution in the Photoluminescence Properties of Cerium Samarium Tungstates Ce (2– x ) Sm ₓ (WO₄)₃ (0 ≤ x ≤ 0.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Derraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022504008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (4), pp.568-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2945623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337605v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Responses of New Reduced-Size Calorimetric Cells Made of DifferentStructure Materials for High Energy Deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Responses of New Reduced-Size Calorimetric Cells Made of Different Structure Materials for High Energy Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 225, pp.04009. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+              <w:t xml:space="preserve">, 2020, 225, pp.04008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202022504008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337603v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Response of a New Compact Calorimetric Cell for Nuclear Heating Rate Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Responses of New Reduced-Size Calorimetric Cells Made of DifferentStructure Materials for High Energy Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2827084⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.04009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022504008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337597v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterization of radioactive waste: a critical review of techniques implemented or under development at CEA, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Response of a New Compact Calorimetric Cell for Nuclear Heating Rate Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2017033⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (9), pp.2461-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2827084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01794043v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Nuclear Heating Measurement by Calorimetry in France and USA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Volte</w:t>
+                <w:t xml:space="preserve">The characterization of radioactive waste: a critical review of techniques implemented or under development at CEA, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004019⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2017033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337590v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01794043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Flow Temperature and Ring Design Influence on the Response of a New Reduced-Size Calorimetric Cell for Nuclear Heating Quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Review of Nuclear Heating Measurement by Calorimetry in France and USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 170, pp.04026. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 170, pp.04019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01781860v1</w:t>
+                <w:t xml:space="preserve">hal-05337590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear instrumentation and measurement: a review based on the ANIMMA conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Giot</w:t>
+                <w:t xml:space="preserve">Study of the Flow Temperature and Ring Design Influence on the Response of a New Reduced-Size Calorimetric Cell for Nuclear Heating Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludo Vermeeren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+                <w:t xml:space="preserve">C. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lhuillier</w:t>
+                <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.33. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.04026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2017023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693991v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurement in Silicon Carbide by Mean of the Microwave Phase-Shift</w:t>
+                <w:t xml:space="preserve">Nuclear instrumentation and measurement: a review based on the ANIMMA conferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Berenguier</w:t>
+                <w:t xml:space="preserve">Michel Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Palais</w:t>
+                <w:t xml:space="preserve">Ludo Vermeeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2017023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452642v1</w:t>
+                <w:t xml:space="preserve">hal-01693991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifetime Measurement in Silicon Carbide by Mean of the Microwave Phase-Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Szalkai</w:t>
+                <w:t xml:space="preserve">B. Berenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 858, pp.337-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389631v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Influence of Heat Sources on the Out-of-Pile Calibration Curve of Calorimetric Cells Used for Nuclear Energy Deposition Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amharrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (4, 2), pp.2323-2330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2016.2572605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in Realizing 4H-SiC Thermal Neutron Detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Issa</w:t>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vervisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Ottaviani</w:t>
+                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Szalkai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Vermeeren</w:t>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1976 - 1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391841v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Single-Cell and Differential Calorimeters: From Out-of-Pile Calibration to Irradiation Campaigns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements in Realizing 4H-SiC Thermal Neutron Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brun</w:t>
+                <w:t xml:space="preserve">V. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikolaj Tarchalski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+                <w:t xml:space="preserve">D. Szalkai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Pytel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
+                <w:t xml:space="preserve">L. Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (3, 2), pp.1630-1639. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2564923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434939v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Simulation Study of a Differential Calorimeter Measuring the Nuclear Heating in Material Testing Reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Brun</w:t>
+                <w:t xml:space="preserve">Fast Neutron Detection With 4H-SiC Based Diode Detector up to 500 °C Ambient Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1491 - 1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2522921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456008v1</w:t>
+                <w:t xml:space="preserve">hal-01389627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Neutron Detection With 4H-SiC Based Diode Detector up to 500 °C Ambient Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Responses of Single-Cell and Differential Calorimeters: From Out-of-Pile Calibration to Irradiation Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Tarchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Pytel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63 (3), pp.1491 - 1498. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2522921⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 63 (3, 2), pp.1630-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2564923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389627v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two tungstates Ca 0.5 Cd 0.5 WO 4 and Ca 0.2 Cd 0.8 WO 4 by transmission electron microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bakiz</w:t>
+                <w:t xml:space="preserve">Monte Carlo Simulation Study of a Differential Calorimeter Measuring the Nuclear Heating in Material Testing Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amharrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12311⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.05005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790071v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Study on the Methodology used for Photon-Heating Calculations in Material-Testing Reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of two tungstates Ca 0.5 Cd 0.5 WO 4 and Ca 0.2 Cd 0.8 WO 4 by transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taoufyq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lemaire</w:t>
+                <w:t xml:space="preserve">F. Guinneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Benlhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bakiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2560261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 261 (1), pp.14 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435117v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Stability of 4H-SiC Detectors by Thermal Neutron Irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact Study on the Methodology used for Photon-Heating Calculations in Material-Testing Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (3, 2), pp.1499-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2560261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01391850v1</w:t>
+                <w:t xml:space="preserve">hal-01435117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of photon-heating calculation for the Jules Horowitz Reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Di Salvo</w:t>
+                <w:t xml:space="preserve">Study of the Stability of 4H-SiC Detectors by Thermal Neutron Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludo Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 780, pp.68-80. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.875 - 878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.01.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03188736v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC P&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;N UV Photodiodes for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4097,1067 +4097,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a neutron interrogation cell based on an electron accelerator and performance assessment on 220 liter nuclear waste mock-up drums</w:t>
+                <w:t xml:space="preserve">Experimental validation of photon-heating calculation for the Jules Horowitz Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Sari</w:t>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Carrel</w:t>
+                <w:t xml:space="preserve">C. Vaglio-Gaudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lainé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Di Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.2144 - 2148. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 780, pp.68-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2288240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894714v1</w:t>
+                <w:t xml:space="preserve">cea-03188736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t>
+                <w:t xml:space="preserve">Design of a neutron interrogation cell based on an electron accelerator and performance assessment on 220 liter nuclear waste mock-up drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Krit</w:t>
+                <w:t xml:space="preserve">Adrien Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Rahajandraibe</w:t>
+                <w:t xml:space="preserve">Frédérick Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Frédéric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.2271 - 2278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2340031⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.2144 - 2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2288240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314640v1</w:t>
+                <w:t xml:space="preserve">hal-01894714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, vibrational and luminescence properties of the (1−x)CaWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;−xCdWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guinneton</w:t>
+                <w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. Valmalette</w:t>
+                <w:t xml:space="preserve">W Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Arab</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.2271 - 2278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2340031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872803v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the photoneutron flux emitted by an electron accelerator using an activation detector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Agelou</w:t>
+                <w:t xml:space="preserve">Structural, vibrational and luminescence properties of the (1−x)CaWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;−xCdWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taoufyq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guinneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Bessières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Carrel</w:t>
+                <w:t xml:space="preserve">J-C. Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Gmar</w:t>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (2), pp.693-700. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219, pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2251659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01816679v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron interrogation of actinides with a 17 MeV electron accelerator and first results from photon and neutron interrogation non-simultaneous measurements combination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Characterization of the photoneutron flux emitted by an electron accelerator using an activation detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Agelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Gmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.693-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2251659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01816687v1</w:t>
+                <w:t xml:space="preserve">cea-01816679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy analyses and electrical properties of the layered Bi2WO6 phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron interrogation of actinides with a 17 MeV electron accelerator and first results from photon and neutron interrogation non-simultaneous measurements combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 312, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01790097v1</w:t>
+                <w:t xml:space="preserve">cea-01816687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Heating Measurements in Material Testing Reactor: A Comparison Between a Differential Calorimeter and a Gamma Thermometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron microscopy analyses and electrical properties of the layered Bi2WO6 phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taoufyq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fourmentel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
+                <w:t xml:space="preserve">H. Ait Ahsaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean F. Villard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Y. Malo</w:t>
+                <w:t xml:space="preserve">M. Ezahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.8 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2232304⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01104231v1</w:t>
+                <w:t xml:space="preserve">hal-01790097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Fission Gas Release Kinetics by On-Line Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Nuclear Heating Measurements in Material Testing Reactor: A Comparison Between a Differential Calorimeter and a Gamma Thermometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Zerega</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Damien Fourmentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Parrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Carette</w:t>
+                <w:t xml:space="preserve">Jean F. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brkic</w:t>
+                <w:t xml:space="preserve">Jean Y. Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (1), pp.328-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2232304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01104231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Fission Gas Release Kinetics by On-Line Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zerega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brkic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (4), pp.1323-1334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2011.2179315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02073557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5167,3598 +5301,3598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving gross count gamma-ray logging in uranium mining with the NGRS probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubille-Auchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.05001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201817005001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARMEN: An Advanced In Core Radiation Measurement Device And Methodology For JHR Material Testing Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA « Advancements For Nuclear Instrumentation And Measurement Methods And Their Applications », Workshop Instrumentation, Measurements And Characterization For Research Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau capteur compact pour la mesure de l'échauffement nucléaire : Conception par simulation, Etudes en laboratoire, Qualification en réacteur de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review Of Nuclear Heating Measurement By Calorimetry In France And USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kohse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview Of IN-CORE Works On In-pile Calorimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium And Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation campaign in MARIA reactor of an innovative calorimeter. Comparison of its nuclear heating measurements with two kinds of classical sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarchalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pytel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Flow Temperature and Ring Design Influence on the Response of a new Reduced-Size Calorimetric cell for Nuclear Heating Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent improvements in the nuclear reactor dosimetry techniques for the epithermal neutron flux measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sergeyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thiollay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2017 : Conférence internationale sur l'instrumentation nucléaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02435074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau capteur compact pour la mesure de l'echauffement nucleaire conception par simulation, etudes en laboratoire, qualification en reacteur de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres annuel de la Societe Francaise de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of delayed nuclear heating in MARIA reactor by using KAROLINA calorimeter and gamma thermometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarchalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pytel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Reduced-Height Calorimeter for the Quantification of the Nuclear Energy Deposition Rate inside MTRs: Advantages during an Irradiation Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium And Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the development of neutronics instrumentation for the EU ITER TBM at KIT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Integration of a Readout System Dedicated for Neutron Discrimination in Harsh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMNT 2016 - Annual Meeting on Nuclear Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISRD 15 - INTERNATIONAL SYMPOSIUM ON REACTOR DOSIMETRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788259v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Integration of a Readout System Dedicated for Neutron Discrimination in Harsh Environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FLUOLE-2: An Experiment for PWR Pressure Vessel Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiollay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soldevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourganel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRD 15 - INTERNATIONAL SYMPOSIUM ON REACTOR DOSIMETRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605012⟩</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Reactor Dosimetry (ISRD 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix en Provence, France. pp.02015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610602015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434974v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01283891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUOLE-2: An Experiment for PWR Pressure Vessel Surveillance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bourganel</w:t>
+                <w:t xml:space="preserve">Overview of the development of neutronics instrumentation for the EU ITER TBM at KIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Angelone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gehre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ghidersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Reactor Dosimetry (ISRD 15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMNT 2016 - Annual Meeting on Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01283891v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutronics Instrumentation for the EU ITER TBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Angelone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gehre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ghidersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMNT 2016 - Annual Meeting on Nuclear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Of Calculation Scheme With Multisensor Prompt And Delayed Nuclear Heating Measurements In The Maria Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarchalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pytel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wróblewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enc 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the response of a reduced-size calorimetric sensor used to nuclear heating measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors, Energy harvesting, wireless Network &amp; Smart Objects Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Heating Axial Profiles Obtained Inside Maria Reactor Channel By Means Of Single-Cell And Differential Calorimeters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Prokopowicz</w:t>
+                <w:t xml:space="preserve">Investigations of margins for the interplay using a digital testing tool dedicated to neutrons discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enc 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.806-809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456071v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02031421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of heat sources on the out-of-pile calibration curve of calorimetric cells used for nuclear energy deposition quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Nuclear Heating Axial Profiles Obtained Inside Maria Reactor Channel By Means Of Single-Cell And Differential Calorimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Amharrak</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pytel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications » </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enc 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456025v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un nouveau capteur à transfert thermique radial mesurant l'énergie induite par interactions rayonnements nucléaires/matière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Study of the influence of heat sources on the out-of-pile calibration curve of calorimetric cells used for nuclear energy deposition quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. De Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amharrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456219v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of margins for the interplay using a digital testing tool dedicated to neutrons discrimination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Micolau</w:t>
+                <w:t xml:space="preserve">Etude d'un nouveau capteur à transfert thermique radial mesurant l'énergie induite par interactions rayonnements nucléaires/matière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. De Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amharrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.806-809</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02031421v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a digital tool for the simulation of a readout system dedicated for neutrons discrimination</w:t>
+                <w:t xml:space="preserve">Design of a neutron interrogation cell based on an electron accelerator and performance assessment on 220 liter nuclear waste mock-up drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Krit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+                <w:t xml:space="preserve">Adrien Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 15th Latin American Test Workshop - LATW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.6727924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02031321v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01822355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a neutron interrogation cell based on an electron accelerator and performance assessment on 220 liter nuclear waste mock-up drums</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a digital tool for the simulation of a readout system dedicated for neutrons discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 15th Latin American Test Workshop - LATW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Fortaleza, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01822355v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02031321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA), 2013 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the photoneutron flux emitted by an electron accelerator for neutron interrogation applications using mcnpx and tripoli-4 monte carlo codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Particle Accelerator Conference, IPAC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Shanghai, China. pp.3630-3632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01844708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In core instrumentation for online nuclear heating measurements of material testing reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Janulyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRFM 2010: 14. international topical meeting on Research Reactor Fuel Management (RRFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Nuclear Society, Brussels (Belgium); National Center for Energy, Science and Nuclear Techniques, Rabat (Morocco); International Atomic Energy Agency, Division of Nuclear Fuel Cycle and Waste Technology, Research Reactor Group, Vienna (Austria), Mar 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01104087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillation experiments techniques in CEA MINERVE experimental reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Di-Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pepino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01104127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the modified conversion ratio by γ-ray spectrometry : Comparison with Monte Carlo calculations using the JEF2.2 and JEFF3.1 data librairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Physics and Technology of Reactors and Applications (PHYTRA - 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01104114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et caractérisation de déchets radioactifs par méthodes neutroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les déchets radioactifs de l'industrie nucléaire : impact et caractérisation radiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Radioprotection - Section Environnement - Section de Protection Technique, Sep 2001, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01104137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8768,117 +8902,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining the spectral and spatial distribution of braking photons, and related device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2010069909A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01104074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8888,51 +9022,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Assessment of Feature Extraction for Fast Neutron Spectra Prediction with Machine Learning Algorithms using a CVD Diamond Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8984,169 +9118,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bartolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable properties of solid solutions of cerium-samarium tungstates Ce(2-x)Smx (WO4)3 (x≤0.3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Derraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raymond Gavarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9156,130 +9290,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude preliminaire d'un systeme d'imagerie par diffusion de muons cosmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Montarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.1-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9289,114 +9423,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage par photofissions induites de faibles quantites d'actinides dans les dechets radioactifs enrobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Blaise Pascal - Clermont-Ferrand II, 1994. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00015149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9543,51 +9677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard-Carette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337622v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauptman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kohse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpenter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Lyoussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Radulovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Snoj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-7aduas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghninou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik El Younoussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2022.3174673" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghninou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Radulovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.3027913" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Derraji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Valmalette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2945623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2827084" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P&#233;rot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jallu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Passard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhuillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Vita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amharrak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2572605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Tarchalski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pytel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2564923" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2522921" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taoufyq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinneton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlhachemi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bakiz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12311" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2560261" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Salvo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2288240" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Valmalette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.07.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessi&#232;res" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2251659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Ahsaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezahri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1D189ZP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Villard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Y. Malo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2232304" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986580v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;rot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubille-Auchere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817005001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783702v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarchalski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pytel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435074v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sergeyeva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riffaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiollay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domergue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prokopowicz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Angelone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Fischer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gehre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghidersa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandrin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldevila" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610602015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelone" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gehre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghidersa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465593" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456219v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727924" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844708v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104087v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janulyte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104127v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Antony" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di-Salvo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bosq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503686" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hudelot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104074v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02265574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Gavarri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Valmalette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024413v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cellier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015149v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559608v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achment Chalil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Lyoussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2026.2641299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard-Carette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauptman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kohse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpenter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Radulovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Snoj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-7aduas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghninou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik El Younoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2022.3174673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghninou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Radulovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.3027913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Derraji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Valmalette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2945623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2827084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P&#233;rot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jallu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Passard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhuillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Vita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amharrak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2572605" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2522921" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Tarchalski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pytel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2564923" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taoufyq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinneton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlhachemi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bakiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2560261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Salvo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.054" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894714v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2288240" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Valmalette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.07.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessi&#232;res" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2251659" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Ahsaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezahri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1D189ZP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Villard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Y. Malo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2232304" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;rot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubille-Auchere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817005001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarchalski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pytel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sergeyeva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riffaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiollay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domergue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787535v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prokopowicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandrin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldevila" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610602015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Angelone" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gehre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghidersa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fischer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gehre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghidersa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456071v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465593" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456219v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727924" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janulyte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Antony" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di-Salvo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bosq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503686" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hudelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02265574v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Gavarri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Valmalette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>