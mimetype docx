--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -127,641 +127,641 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of feature extraction for fast neutron spectra prediction with machine learning algorithms using a CVD diamond detector</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Kernel Ridge Regression and Gaussian Process Regression for Neutron Spectrum Reconstruction with CVD Diamond Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
+                <w:t xml:space="preserve">Achment Chalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Houedry</w:t>
+                <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Bahhi</w:t>
+                <w:t xml:space="preserve">Nadia Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bartolacci</w:t>
+                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1082, pp.170951. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2026.2641299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230416v1</w:t>
+                <w:t xml:space="preserve">hal-05559608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Kernel Ridge Regression and Gaussian Process Regression for Neutron Spectrum Reconstruction with CVD Diamond Sensor</w:t>
+                <w:t xml:space="preserve">Comparative assessment of feature extraction for fast neutron spectra prediction with machine learning algorithms using a CVD diamond detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achment Chalil</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Pérot</w:t>
+                <w:t xml:space="preserve">Meriem Bahhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
+                <w:t xml:space="preserve">Simon Bartolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1082, pp.170951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00295639.2026.2641299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559608v1</w:t>
+                <w:t xml:space="preserve">hal-05230416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical results for a new single-cell calorimeter dedicated to nuclear heating rate measurement</w:t>
+                <w:t xml:space="preserve">Flux and Nuclear Heating Rate Calculations for CALORRE Irradiation in MITR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rebaud</w:t>
+                <w:t xml:space="preserve">S. Hauptman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Kohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 288, pp.04008. </w:t>
+              <w:t xml:space="preserve">, 2023, 288, pp.04010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337623v1</w:t>
+                <w:t xml:space="preserve">hal-05337622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux and Nuclear Heating Rate Calculations for CALORRE Irradiation in MITR</w:t>
+                <w:t xml:space="preserve">Experimental and numerical results for a new single-cell calorimeter dedicated to nuclear heating rate measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hauptman</w:t>
+                <w:t xml:space="preserve">J. Rebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kohse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 288, pp.04010. </w:t>
+              <w:t xml:space="preserve">, 2023, 288, pp.04008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328804008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337622v1</w:t>
+                <w:t xml:space="preserve">hal-05337623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new reduced-height CALORRE differential calorimeter for CALOR-I Irradiation in MITR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hauptman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 288, pp.04004. </w:t>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Radulović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Ghninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1093,51 +1093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ghninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1214,90 +1214,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study review of the CALORRE differential calorimeter: definition of designs for different nuclear environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
+                <w:t xml:space="preserve">G. Kohse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 253, pp.04016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1331,103 +1331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of calorimeter responses under laboratory conditions thanks to an optimized transient thermal test bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kohse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 253, pp.04017. </w:t>
@@ -1459,685 +1459,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of a New Differential Calorimeter Configuration Dedicated to Nuclear Heating Rates up to 20 W.g −1</w:t>
+                <w:t xml:space="preserve">Comparison of the Responses of New Reduced-Size Calorimetric Cells Made of Different Structure Materials for High Energy Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Carette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (11), pp.2405-2414. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.04008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2020.3027913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022504008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337606v1</w:t>
+                <w:t xml:space="preserve">hal-05337605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Chemical Substitution in the Photoluminescence Properties of Cerium Samarium Tungstates Ce (2– x ) Sm ₓ (WO₄)₃ (0 ≤ x ≤ 0.3)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualification of a New Differential Calorimeter Configuration Dedicated to Nuclear Heating Rates up to 20 W.g −1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (4), pp.568-574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2945623⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 67 (11), pp.2405-2414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2020.3027913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961827v1</w:t>
+                <w:t xml:space="preserve">hal-05337606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Responses of New Reduced-Size Calorimetric Cells Made of Different Structure Materials for High Energy Deposition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of Chemical Substitution in the Photoluminescence Properties of Cerium Samarium Tungstates Ce (2– x ) Sm ₓ (WO₄)₃ (0 ≤ x ≤ 0.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Derraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 225, pp.04008. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (4), pp.568-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022504008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2945623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337605v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Responses of New Reduced-Size Calorimetric Cells Made of DifferentStructure Materials for High Energy Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 225, pp.04009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202022504008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Response of a New Compact Calorimetric Cell for Nuclear Heating Rate Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Nuclear Heating Measurement by Calorimetry in France and USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (9), pp.2461-2470. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.04019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2827084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337597v1</w:t>
+                <w:t xml:space="preserve">hal-05337590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The characterization of radioactive waste: a critical review of techniques implemented or under development at CEA, France</w:t>
               </w:r>
@@ -2175,51 +2179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Passard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.3. </w:t>
@@ -2251,295 +2255,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01794043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Nuclear Heating Measurement by Calorimetry in France and USA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Kohse</w:t>
+                <w:t xml:space="preserve">Study of the Flow Temperature and Ring Design Influence on the Response of a New Reduced-Size Calorimetric Cell for Nuclear Heating Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Volte</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 170, pp.04019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004019⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 170, pp.04026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337590v1</w:t>
+                <w:t xml:space="preserve">hal-01781860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Flow Temperature and Ring Design Influence on the Response of a New Reduced-Size Calorimetric Cell for Nuclear Heating Quantification</w:t>
+                <w:t xml:space="preserve">Study of the Response of a New Compact Calorimetric Cell for Nuclear Heating Rate Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 170, pp.04026. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (9), pp.2461-2470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201817004026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2827084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781860v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear instrumentation and measurement: a review based on the ANIMMA conferences</w:t>
               </w:r>
@@ -2551,51 +2551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludo Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,1406 +2653,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurement in Silicon Carbide by Mean of the Microwave Phase-Shift</w:t>
+                <w:t xml:space="preserve">Study of the Influence of Heat Sources on the Out-of-Pile Calibration Curve of Calorimetric Cells Used for Nuclear Energy Deposition Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Berenguier</w:t>
+                <w:t xml:space="preserve">Cedric de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Palais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Amharrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4, 2), pp.2323-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2572605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452642v1</w:t>
+                <w:t xml:space="preserve">hal-01435128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Influence of Heat Sources on the Out-of-Pile Calibration Curve of Calorimetric Cells Used for Nuclear Energy Deposition Quantification</w:t>
+                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric de Vita</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Carette</w:t>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Amharrak</w:t>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63 (4, 2), pp.2323-2330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2572605⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1976 - 1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435128v1</w:t>
+                <w:t xml:space="preserve">hal-01389631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvements in Realizing 4H-SiC Thermal Neutron Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
+                <w:t xml:space="preserve">F. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+                <w:t xml:space="preserve">V. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389631v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in Realizing 4H-SiC Thermal Neutron Detectors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of Single-Cell and Differential Calorimeters: From Out-of-Pile Calibration to Irradiation Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Szalkai</w:t>
+                <w:t xml:space="preserve">Julie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vermeeren</w:t>
+                <w:t xml:space="preserve">Mikolaj Tarchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Pytel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3, 2), pp.1630-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2564923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391841v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Neutron Detection With 4H-SiC Based Diode Detector up to 500 °C Ambient Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Monte Carlo Simulation Study of a Differential Calorimeter Measuring the Nuclear Heating in Material Testing Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amharrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2522921⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.05005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389627v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Single-Cell and Differential Calorimeters: From Out-of-Pile Calibration to Irradiation Campaigns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Neutron Detection With 4H-SiC Based Diode Detector up to 500 °C Ambient Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63 (3, 2), pp.1630-1639. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2564923⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1491 - 1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2522921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434939v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Simulation Study of a Differential Calorimeter Measuring the Nuclear Heating in Material Testing Reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Brun</w:t>
+                <w:t xml:space="preserve">Study of two tungstates Ca 0.5 Cd 0.5 WO 4 and Ca 0.2 Cd 0.8 WO 4 by transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taoufyq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guinneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bakiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 261 (1), pp.14 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456008v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two tungstates Ca 0.5 Cd 0.5 WO 4 and Ca 0.2 Cd 0.8 WO 4 by transmission electron microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifetime Measurement in Silicon Carbide by Mean of the Microwave Phase-Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benlhachemi</w:t>
+                <w:t xml:space="preserve">B. Berenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bakiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 858, pp.337-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790071v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Study on the Methodology used for Photon-Heating Calculations in Material-Testing Reactors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the Stability of 4H-SiC Detectors by Thermal Neutron Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludo Vermeeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2560261⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.875 - 878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435117v1</w:t>
+                <w:t xml:space="preserve">hal-01391850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Stability of 4H-SiC Detectors by Thermal Neutron Irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact Study on the Methodology used for Photon-Heating Calculations in Material-Testing Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 821-823, pp.875 - 878. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (3, 2), pp.1499-1506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2560261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391850v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC P&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;N UV Photodiodes for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4129,64 +4129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaglio-Gaudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Di Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (4), pp.2144 - 2148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4348,822 +4348,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, vibrational and luminescence properties of the (1−x)CaWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;−xCdWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taoufyq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guinneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Krit</w:t>
+                <w:t xml:space="preserve">J-C. Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Rahajandraibe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2340031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219, pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314640v1</w:t>
+                <w:t xml:space="preserve">hal-01872803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, vibrational and luminescence properties of the (1−x)CaWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;−xCdWO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guinneton</w:t>
+                <w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. Valmalette</w:t>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Arab</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 219, pp.127-137. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.2271 - 2278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2340031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872803v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the photoneutron flux emitted by an electron accelerator using an activation detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Sari</w:t>
+                <w:t xml:space="preserve">Electron microscopy analyses and electrical properties of the layered Bi2WO6 phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taoufyq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Agelou</w:t>
+                <w:t xml:space="preserve">H. Ait Ahsaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Bessières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Gmar</w:t>
+                <w:t xml:space="preserve">M. Ezahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.8 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2251659⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01816679v1</w:t>
+                <w:t xml:space="preserve">hal-01790097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron interrogation of actinides with a 17 MeV electron accelerator and first results from photon and neutron interrogation non-simultaneous measurements combination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nuclear Heating Measurements in Material Testing Reactor: A Comparison Between a Differential Calorimeter and a Gamma Thermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fourmentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean F. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Y. Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (1), pp.328-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2232304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01816687v1</w:t>
+                <w:t xml:space="preserve">cea-01104231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy analyses and electrical properties of the layered Bi2WO6 phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron interrogation of actinides with a 17 MeV electron accelerator and first results from photon and neutron interrogation non-simultaneous measurements combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 312, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01790097v1</w:t>
+                <w:t xml:space="preserve">cea-01816687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Heating Measurements in Material Testing Reactor: A Comparison Between a Differential Calorimeter and a Gamma Thermometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the photoneutron flux emitted by an electron accelerator using an activation detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fourmentel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
+                <w:t xml:space="preserve">Mathieu Agelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean F. Villard</w:t>
+                <w:t xml:space="preserve">Igor Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Y. Malo</w:t>
+                <w:t xml:space="preserve">Mehdi Gmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60 (1), pp.328-335. </w:t>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.693-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2232304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2251659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01104231v1</w:t>
+                <w:t xml:space="preserve">cea-01816679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Fission Gas Release Kinetics by On-Line Mass Spectrometry</w:t>
               </w:r>
@@ -5188,51 +5188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brkic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5443,1908 +5443,1908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARMEN: An Advanced In Core Radiation Measurement Device And Methodology For JHR Material Testing Reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lyoussi</w:t>
+                <w:t xml:space="preserve">Study of the Flow Temperature and Ring Design Influence on the Response of a new Reduced-Size Calorimetric cell for Nuclear Heating Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barbot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Brun</w:t>
+                <w:t xml:space="preserve">C. De Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA « Advancements For Nuclear Instrumentation And Measurement Methods And Their Applications », Workshop Instrumentation, Measurements And Characterization For Research Reactors</w:t>
+              <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787538v1</w:t>
+                <w:t xml:space="preserve">hal-01781862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau capteur compact pour la mesure de l'échauffement nucléaire : Conception par simulation, Etudes en laboratoire, Qualification en réacteur de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview Of IN-CORE Works On In-pile Calorimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium And Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785214v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review Of Nuclear Heating Measurement By Calorimetry In France And USA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irradiation campaign in MARIA reactor of an innovative calorimeter. Comparison of its nuclear heating measurements with two kinds of classical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Volte</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tarchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pytel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783702v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview Of IN-CORE Works On In-pile Calorimeters</w:t>
+                <w:t xml:space="preserve">Review Of Nuclear Heating Measurement By Calorimetry In France And USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium And Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787544v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation campaign in MARIA reactor of an innovative calorimeter. Comparison of its nuclear heating measurements with two kinds of classical sensors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent improvements in the nuclear reactor dosimetry techniques for the epithermal neutron flux measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pytel</w:t>
+                <w:t xml:space="preserve">C. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sergeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiollay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">ANIMMA 2017 : Conférence internationale sur l'instrumentation nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787529v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02435074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Flow Temperature and Ring Design Influence on the Response of a new Reduced-Size Calorimetric cell for Nuclear Heating Quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveau capteur compact pour la mesure de l'echauffement nucleaire conception par simulation, etudes en laboratoire, qualification en reacteur de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Carette</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Congres annuel de la Societe Francaise de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781862v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent improvements in the nuclear reactor dosimetry techniques for the epithermal neutron flux measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Riffaud</w:t>
+                <w:t xml:space="preserve">Experimental determination of delayed nuclear heating in MARIA reactor by using KAROLINA calorimeter and gamma thermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tarchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pytel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Thiollay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Domergue</w:t>
+                <w:t xml:space="preserve">R. Prokopowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2017 : Conférence internationale sur l'instrumentation nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02435074v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau capteur compact pour la mesure de l'echauffement nucleaire conception par simulation, etudes en laboratoire, qualification en reacteur de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Reduced-Height Calorimeter for the Quantification of the Nuclear Energy Deposition Rate inside MTRs: Advantages during an Irradiation Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reynard-Carette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres annuel de la Societe Francaise de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium And Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419685v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of delayed nuclear heating in MARIA reactor by using KAROLINA calorimeter and gamma thermometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Pytel</w:t>
+                <w:t xml:space="preserve">CARMEN: An Advanced In Core Radiation Measurement Device And Methodology For JHR Material Testing Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Prokopowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+                <w:t xml:space="preserve">G. Bignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications »</w:t>
+              <w:t xml:space="preserve">ANIMMA « Advancements For Nuclear Instrumentation And Measurement Methods And Their Applications », Workshop Instrumentation, Measurements And Characterization For Research Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787535v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Reduced-Height Calorimeter for the Quantification of the Nuclear Energy Deposition Rate inside MTRs: Advantages during an Irradiation Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveau capteur compact pour la mesure de l'échauffement nucléaire : Conception par simulation, Etudes en laboratoire, Qualification en réacteur de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium And Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787520v1</w:t>
+                <w:t xml:space="preserve">hal-01785214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Integration of a Readout System Dedicated for Neutron Discrimination in Harsh Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ben Krit</w:t>
+                <w:t xml:space="preserve">Neutronics Instrumentation for the EU ITER TBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+                <w:t xml:space="preserve">M. Angelone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
+                <w:t xml:space="preserve">U. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Micolau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Gehre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ghidersa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRD 15 - INTERNATIONAL SYMPOSIUM ON REACTOR DOSIMETRY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMNT 2016 - Annual Meeting on Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434974v1</w:t>
+                <w:t xml:space="preserve">hal-01452652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUOLE-2: An Experiment for PWR Pressure Vessel Surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison Of Calculation Scheme With Multisensor Prompt And Delayed Nuclear Heating Measurements In The Maria Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tarchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pytel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Thiollay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Sandrin</w:t>
+                <w:t xml:space="preserve">R. Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soldevila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bourganel</w:t>
+                <w:t xml:space="preserve">M. Wróblewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Reactor Dosimetry (ISRD 15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enc 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01283891v1</w:t>
+                <w:t xml:space="preserve">hal-01456072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the development of neutronics instrumentation for the EU ITER TBM at KIT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Klix</w:t>
+                <w:t xml:space="preserve">FLUOLE-2: An Experiment for PWR Pressure Vessel Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiollay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soldevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Angelone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Ghidersa</w:t>
+                <w:t xml:space="preserve">S. Bourganel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMNT 2016 - Annual Meeting on Nuclear Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Reactor Dosimetry (ISRD 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix en Provence, France. pp.02015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610602015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788259v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01283891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutronics Instrumentation for the EU ITER TBM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Overview of the development of neutronics instrumentation for the EU ITER TBM at KIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Angelone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Angelone</w:t>
+                <w:t xml:space="preserve">D Gehre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Ghidersa</w:t>
+                <w:t xml:space="preserve">B Ghidersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMNT 2016 - Annual Meeting on Nuclear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452652v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Of Calculation Scheme With Multisensor Prompt And Delayed Nuclear Heating Measurements In The Maria Reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Pytel</w:t>
+                <w:t xml:space="preserve">On the Integration of a Readout System Dedicated for Neutron Discrimination in Harsh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jagielski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enc 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISRD 15 - INTERNATIONAL SYMPOSIUM ON REACTOR DOSIMETRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610605012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456072v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the response of a reduced-size calorimetric sensor used to nuclear heating measurements</w:t>
               </w:r>
@@ -7369,64 +7369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors, Energy harvesting, wireless Network &amp; Smart Objects Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gardanne, France</w:t>
@@ -7455,103 +7455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of margins for the interplay using a digital testing tool dedicated to neutrons discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Krit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulie-Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.806-809</w:t>
@@ -7606,77 +7606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pytel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prokopowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enc 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Varsovie, Poland</w:t>
@@ -7705,103 +7705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of heat sources on the out-of-pile calibration curve of calorimetric cells used for nuclear energy deposition quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amharrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA « Advancements for Nuclear Instrumentation and Measurement Methods and their Applications » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal. </w:t>
@@ -7852,90 +7852,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un nouveau capteur à transfert thermique radial mesurant l'énergie induite par interactions rayonnements nucléaires/matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amharrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
@@ -7958,511 +7958,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a neutron interrogation cell based on an electron accelerator and performance assessment on 220 liter nuclear waste mock-up drums</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a digital tool for the simulation of a readout system dedicated for neutrons discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 15th Latin American Test Workshop - LATW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Fortaleza, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01822355v1</w:t>
+                <w:t xml:space="preserve">hal-02031321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a digital tool for the simulation of a readout system dedicated for neutrons discrimination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a neutron interrogation cell based on an electron accelerator and performance assessment on 220 liter nuclear waste mock-up drums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 15th Latin American Test Workshop - LATW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.6727924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02031321v1</w:t>
+                <w:t xml:space="preserve">cea-01822355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optimization of the photoneutron flux emitted by an electron accelerator for neutron interrogation applications using mcnpx and tripoli-4 monte carlo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA), 2013 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">4th International Particle Accelerator Conference, IPAC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Shanghai, China. pp.3630-3632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314804v1</w:t>
+                <w:t xml:space="preserve">cea-01844708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the photoneutron flux emitted by an electron accelerator for neutron interrogation applications using mcnpx and tripoli-4 monte carlo codes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Castellani-Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Particle Accelerator Conference, IPAC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Shanghai, China. pp.3630-3632</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA), 2013 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844708v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In core instrumentation for online nuclear heating measurements of material testing reactor</w:t>
               </w:r>
@@ -8487,51 +8487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Janulyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8746,51 +8746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Physics and Technology of Reactors and Applications (PHYTRA - 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8815,51 +8815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et caractérisation de déchets radioactifs par méthodes neutroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les déchets radioactifs de l'industrie nucléaire : impact et caractérisation radiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Radioprotection - Section Environnement - Section de Protection Technique, Sep 2001, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8916,51 +8916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining the spectral and spatial distribution of braking photons, and related device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,90 +9049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Assessment of Feature Extraction for Fast Neutron Spectra Prediction with Machine Learning Algorithms using a CVD Diamond Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Allinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houedry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bahhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bartolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9154,77 +9154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable properties of solid solutions of cerium-samarium tungstates Ce(2-x)Smx (WO4)3 (x≤0.3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Derraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raymond Gavarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9343,51 +9343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Montarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.1-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9437,51 +9437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage par photofissions induites de faibles quantites d'actinides dans les dechets radioactifs enrobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Blaise Pascal - Clermont-Ferrand II, 1994. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9677,51 +9677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559608v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achment Chalil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Lyoussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2026.2641299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard-Carette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauptman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kohse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpenter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Radulovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Snoj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-7aduas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghninou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik El Younoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2022.3174673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghninou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Radulovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.3027913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Derraji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Valmalette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2945623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2827084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P&#233;rot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jallu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Passard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhuillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Vita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amharrak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2572605" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2522921" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Tarchalski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pytel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2564923" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taoufyq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinneton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlhachemi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bakiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2560261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Salvo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.054" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894714v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2288240" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Valmalette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.07.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessi&#232;res" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2251659" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Ahsaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezahri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1D189ZP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Villard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Y. Malo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2232304" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;rot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubille-Auchere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817005001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarchalski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pytel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sergeyeva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riffaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiollay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domergue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787535v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prokopowicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandrin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldevila" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610602015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Angelone" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gehre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghidersa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fischer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gehre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghidersa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456071v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465593" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456219v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727924" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janulyte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Antony" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di-Salvo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bosq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503686" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hudelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02265574v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Gavarri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Valmalette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Belfiore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achment Chalil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Lyoussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2026.2641299" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houedry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bahhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bartolacci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170951" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauptman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kohse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard-Carette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpenter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328804004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Radulovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Snoj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-7aduas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ghninou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik El Younoussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2022.3174673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghninou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Radulovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.3027913" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Derraji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Valmalette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2945623" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P&#233;rot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jallu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Passard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2827084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhuillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Vita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amharrak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2572605" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Tarchalski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pytel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2564923" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2522921" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taoufyq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinneton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlhachemi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bakiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2560261" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Salvo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.054" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894714v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2288240" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872803v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Valmalette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.07.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Ahsaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezahri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1D189ZP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Villard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Y. Malo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2232304" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816679v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Agelou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessi&#232;res" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2251659" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;rot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubille-Auchere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817005001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarchalski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pytel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783702v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sergeyeva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riffaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiollay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domergue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787535v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prokopowicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787520v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fischer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gehre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghidersa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldevila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610602015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Angelone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Fischer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gehre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghidersa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456071v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465593" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456219v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727924" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janulyte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Antony" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di-Salvo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bosq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503686" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hudelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02265574v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Gavarri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Valmalette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>