--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2866,234 +2866,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dualism to multiplicity: seeing BCL-2 family proteins and cell death with new eyes</w:t>
+                <w:t xml:space="preserve">Redefining the BH3 Death Domain as a ‘Short Linear Motif’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marie Hardwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2016003⟩</w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054109v1</w:t>
+                <w:t xml:space="preserve">hal-05091877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining the BH3 Death Domain as a ‘Short Linear Motif’</w:t>
+                <w:t xml:space="preserve">From dualism to multiplicity: seeing BCL-2 family proteins and cell death with new eyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Marie Hardwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (4), pp.331-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2016003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2015.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05091877v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential mechanisms of asparaginase resistance in B-type acute lymphoblastic leukemia and malignant natural killer cell lines</w:t>
               </w:r>
@@ -3782,291 +3782,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00808957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bax-derived membrane-active peptides act as potent and direct inducers of apoptosis in cancer cells.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of unique signature sequences in the divergent maternal protein Bcl2l10.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cornut-Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.076745⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (12), pp.3271-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00559538v1</w:t>
+                <w:t xml:space="preserve">hal-00824353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of unique signature sequences in the divergent maternal protein Bcl2l10.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bax-derived membrane-active peptides act as potent and direct inducers of apoptosis in cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garcia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kucharczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (12), pp.3271-83. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (Pt 4), pp.556-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.076745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824353v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00559538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">active fragments from Pro- and Antiapoptotic BCL-2 Proteins Have Distinct Membrane Behavior Reflecting Their Functional Divergence</w:t>
               </w:r>
@@ -4784,2469 +4784,2344 @@
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Churkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (1), </w:t>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.2-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-8-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico whole-genome screening for cancer-related single-nucleotide polymorphisms located in human mRNA untranslated regions.</w:t>
+                <w:t xml:space="preserve">Bioinformatic sreening of human ESTs for differentially expressed genes in normal and tumor tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nc Gutierrez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Barthelaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8, pp.2-2</w:t>
+              <w:t xml:space="preserve">, 2006, 7, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314989v1</w:t>
+                <w:t xml:space="preserve">hal-00427892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic sreening of human ESTs for differentially expressed genes in normal and tumor tissues</w:t>
+                <w:t xml:space="preserve">Insights into early extracellular matrix evolution: spongin short chain collagen-related proteins are homologous to basement membrane type IV collagens and form a novel family widely distributed in invertebrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (12), pp.2288-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427892v1</w:t>
+                <w:t xml:space="preserve">hal-00314873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into early extracellular matrix evolution: spongin short chain collagen-related proteins are homologous to basement membrane type IV collagens and form a novel family widely distributed in invertebrates.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinformatic screening of human ESTs for differentially expressed genes in normal and tumor tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msl100⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314873v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic screening of human ESTs for differentially expressed genes in normal and tumor tissues</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The zebrafish bcl-2 homologue Nrz controls development during somitogenesis and gastrulation via apoptosis-dependent and -independent mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kf Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Haftek-Terreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-94⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.1128-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4401797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627466v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zebrafish bcl-2 homologue Nrz controls development during somitogenesis and gastrulation via apoptosis-dependent and -independent mechanisms.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenomics of Life-Or-Death Switches in Multicellular Animals: Bcl-2, BH3-Only, and BNip Families of Apoptotic Regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4401797⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (12), pp.2395-2416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msi234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314230v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of Life-Or-Death Switches in Multicellular Animals: Bcl-2, BH3-Only, and BNip Families of Apoptotic Regulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct protease pathways control cell shape and apoptosis in v-src-transformed quail neuroretina cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bd Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Nouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Exp Cell Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 311, pp.106-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427703v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct protease pathways control cell shape and apoptosis in v-src-transformed quail neuroretina cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome scanning of cancer-associated nonsynonymous SNPs and molecular characterization of a dynein light chain tumour variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Ronot</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exp Cell Res</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.6133-6142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314324v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome scanning of cancer-associated nonsynonymous SNPs and molecular characterization of a dynein light chain tumour variant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+                <w:t xml:space="preserve">Invertebrate Data Predict an Early Emergence of Vertebrate Fibrillar Collagen Clades and an Anti-incest Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lethias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208745⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (46), pp.47711-47719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M408950200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427704v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427534v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate Data Predict an Early Emergence of Vertebrate Fibrillar Collagen Clades and an Anti-incest Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Garrone</w:t>
+                <w:t xml:space="preserve">Control of proliferation by Bcl-2 family members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonnefoy-Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verschelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1644, pp.159-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427534v2</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of proliferation by Bcl-2 family members</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of vnr-13, the first alphaherpesvirus gene of the bcl-2 family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marcais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Banyai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cj Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1644, pp.159-168</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 316, pp.256-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427632v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of vnr-13, the first alphaherpesvirus gene of the bcl-2 family.</w:t>
+                <w:t xml:space="preserve">Characterization of vnr-13 the first alphaherpesvirus gene of the bcl-2 family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banyai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cj Schmidt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">C.J. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 316, pp.256-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314326v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of vnr-13 the first alphaherpesvirus gene of the bcl-2 family</w:t>
+                <w:t xml:space="preserve">Carbazolequinone induction of caspase-dependent cell death in Src-overexpressing cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Schmidt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Walchshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 316, pp.256-266</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64, pp.1605-1616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427354v1</w:t>
+                <w:t xml:space="preserve">hal-00314327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for crucial electrostatic interactions between Bcl-2 homology domains BH3 and BH4 in the anti-apoptotic Nr-13 protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbazolequinone induction of caspase-dependent cell death in Src-overexpressing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Aouacheria</w:t>
+                <w:t xml:space="preserve">R. Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dumont-Miscopein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Venet</w:t>
+                <w:t xml:space="preserve">N. Walchshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64, pp.1605-1616</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313746v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbazolequinone induction of caspase-dependent cell death in Src-overexpressing cells</w:t>
+                <w:t xml:space="preserve">p60(v-src) and serum control cell shape and apoptosis via distinct pathways in quail neuroretina cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Neel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Walchshofer</w:t>
+                <w:t xml:space="preserve">P. Jurdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 64, pp.1605-1616</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.1171-1186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427210v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p60(v-src) and serum control cell shape and apoptosis via distinct pathways in quail neuroretina cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for crucial electrostatic interactions between Bcl-2 homology domains BH3 and BH4 in the anti-apoptotic Nr-13 protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumont-Miscopein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ory</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Jurdic</w:t>
+                <w:t xml:space="preserve">S. Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 368 (Pt 1), pp.213-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20020836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427244v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbazolequinone induction of caspase-dependent cell death in Src-overexpressing cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for crucial electrostatic interactions between Bcl-2 homology domains BH3 and BH4 in the anti-apoptotic Nr-13 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Walchshofer</w:t>
+                <w:t xml:space="preserve">A. Dumont-Miscopein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 64, pp.1605-1616</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 368, pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314327v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for crucial electrostatic interactions between Bcl-2 homology domains BH3 and BH4 in the anti-apoptotic Nr-13 protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">p60(v-src) and serum control cell shape and apoptosis via distinct pathways in quail neuroretina cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Venet</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jr Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jurdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 368, pp.213-221</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.1171-1186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427280v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p60(v-src) and serum control cell shape and apoptosis via distinct pathways in quail neuroretina cells.</w:t>
+                <w:t xml:space="preserve">Nrh, a human homologue of Nr-13 associates with Bcl-Xs and is an inhibitor of apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ory</w:t>
+                <w:t xml:space="preserve">S. Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jr Schmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Jurdic</w:t>
+                <w:t xml:space="preserve">M. Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 21, pp.1171-1186</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 20, pp.5846-5855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1204740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7256,168 +7131,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative high-content profiling of mitochondrial morphology with automated statistical analysis and integrated data visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My-Anne Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Frye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Models of Disease - Part E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2026, Methods in Cell Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mcb.2026.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la santé grâce à la forme des mitochondries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7427,251 +7302,251 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Fouilland, Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l’environnement. Des solutions pour innover.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-271-15236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire Dentexia, anatomie d'un scandale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDITORIAUX EN PENSÉE COMPLEXE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 43-47, 2023, Collection : Questions contemporaines, 978-2-14-031939-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillettes de transcendance dans des alluvions d'horreur. La Ruée vers l'or selon Twentynine Palms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Brossat; Joachim Daniel Dupuis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruno Dumont ou le cinéma des Z'humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-23335-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database and Bioinformatic Analysis of BCL-2 Family Proteins and BH3-Only Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7694,165 +7569,165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gavathiotis E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCL-2 Family Proteins. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1877, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-43, 2019, Methods in Molecular Biology, 978-1-4939-8860-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8861-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressed sequence tags in cancer genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biology: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2009, 978-1-60692-040-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7862,126 +7737,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort, architecte du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HumenSciences. Belin éditeur, 2026, 978-2-410-03111-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biopolitique vue du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7990,51 +7865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Daniel Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions L'Harmattan, 2018, Ouverture Philosophique, 978-2-343-13855-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8044,122 +7919,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution chimique et effet cocktail: une piste vers des tests toxicologiques sans expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.esd57dx4g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zombies dans le monde du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8168,51 +8043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8222,51 +8097,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging and phenotyping of mitochondrial morphology in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8275,115 +8150,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Poquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAGING LIFE: THE FUTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8451,51 +8326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58CA7D57"/>
+    <w:nsid w:val="1E852487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8682,51 +8557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-aouacheria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6712-9595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073940151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/739911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischay Mishra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tuan Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Konadu Asiedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2025.09.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Vergnes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schunemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06712-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lionnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112445ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ikegawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Safar-Remali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110454" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04259652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Frye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrapal Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Karim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chajra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01647-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Daniel Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.098.0135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hufsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamkiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arighi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa232" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margs S Brennan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Kueh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0169-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Teng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Metz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Soane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13156" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Cunningham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marie Marie Hardwick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Powers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar6910" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coppens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Lamb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart E. Wagner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqin Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dayhoff-Brannigan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Diny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007592" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Lamb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Huska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Pineda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2017.04.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Chien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Niogret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cornut-Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Breugnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bordes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A6E15C0449A6FAA8A46B02AB20BF4D9F7CA2563/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tompa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marie Hardwick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2015.09.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Chien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Beux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rachinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Lacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rech de Laval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prudent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thibaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3330" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00809666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Guillemin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cornut-Thinaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00808957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Boumela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haouzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dechaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia Valero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gimenez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.076745" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gimenez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuertes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009066" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315270v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouacheria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kucharczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchiroud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.09.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HFCDTZ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434746v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez-Perez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Gutierrez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Churkin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc Gutierrez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427892v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelaix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314873v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geourjon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deleage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl100" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-94" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Arnaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haftek-Terreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401797" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi234" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Neel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Nouvion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ronot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427704v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208745" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427534v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408950200" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427632v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnefoy-Berard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verschelde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quemeneur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banyai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schmidt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Schmidt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313746v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont-Miscopein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jambon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020836" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouaziz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominique" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walchshofer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ory" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmitt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jurdic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427280v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314328v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Schmitt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204740" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542576v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Anne Hong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2026.02.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296734v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-editoriaux_en_pensee_complexe_son_president_meissonier_regis_association_reliance_en_complexite_representee_par-9782140319396-76021.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347884v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-8861-7_2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8861-7_2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Navratil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350896v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502837v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500969v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.esd57dx4g" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503574v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-aouacheria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6712-9595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073940151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/739911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischay Mishra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tuan Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Konadu Asiedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2025.09.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Vergnes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schunemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06712-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lionnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112445ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ikegawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Safar-Remali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110454" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04259652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Frye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrapal Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Karim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chajra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01647-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Daniel Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.098.0135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hufsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamkiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arighi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa232" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margs S Brennan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Kueh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0169-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Teng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Metz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Soane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13156" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Cunningham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marie Marie Hardwick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Powers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar6910" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coppens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Lamb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart E. Wagner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqin Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dayhoff-Brannigan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Diny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007592" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Lamb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Huska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Pineda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2017.04.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Chien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Niogret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cornut-Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Breugnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bordes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tompa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marie Hardwick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2015.09.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A6E15C0449A6FAA8A46B02AB20BF4D9F7CA2563/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Chien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Beux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rachinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Lacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rech de Laval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prudent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thibaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3330" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00809666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Guillemin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cornut-Thinaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00808957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Boumela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haouzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dechaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr152" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia Valero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gimenez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.076745" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gimenez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuertes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009066" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315270v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouacheria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kucharczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchiroud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.09.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HFCDTZ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434746v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez-Perez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Gutierrez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Churkin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelaix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geourjon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deleage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl100" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-94" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Arnaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haftek-Terreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401797" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi234" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314324v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Neel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Nouvion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ronot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427704v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208745" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427534v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408950200" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnefoy-Berard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verschelde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quemeneur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314326v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banyai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schmidt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427354v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Schmidt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouaziz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominique" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walchshofer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427210v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ory" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmitt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jurdic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont-Miscopein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jambon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020836" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Schmitt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204740" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542576v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Anne Hong" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2026.02.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-editoriaux_en_pensee_complexe_son_president_meissonier_regis_association_reliance_en_complexite_representee_par-9782140319396-76021.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388232v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347884v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-8861-7_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8861-7_2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Navratil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500969v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.esd57dx4g" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>