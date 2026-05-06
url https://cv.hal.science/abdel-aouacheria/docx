--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -177,6951 +177,7133 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort, architecte du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HumenSciences. Belin éditeur, 2026, 978-2-410-03111-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biopolitique vue du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Daniel Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions L'Harmattan, 2018, Ouverture Philosophique, 978-2-343-13855-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mitochondrial morphology and cellular metabolism measurements improves colorectal cancer cell classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Abba Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Poquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cancer Biology - Metastasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16, pp.100175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adcanc.2026.100175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One Health perspective on the 2025 chikungunya outbreak in Guangdong province, China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of a taxonomy mapping dental services integration: a scoping review protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Szönyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">hLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hlife.2025.09.007⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e095212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-095212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280976v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a taxonomy mapping dental services integration: a scoping review protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A One Health perspective on the 2025 chikungunya outbreak in Guangdong province, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nischay Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Tuan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Konadu Asiedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-095212⟩</w:t>
+              <w:t xml:space="preserve">hLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hlife.2025.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106310v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational histology reveals that concomitant application of insect repellent with sunscreen impairs UV protection in an ex vivo human skin model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Poquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (1), pp.84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-025-06712-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging and semiotic phenotyping of mitochondrial network morphology in live human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Poquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lionnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (3), pp.e0301372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0301372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mort : cette insaisissable alien. De la mort « vitafère » à la Lumière Noire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Faut-il avoir peur des robots-dentistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1112445ar⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2023.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670223v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for existence of an apoptosis‐inducing &amp;lt;scp&amp;gt;BH3&amp;lt;/scp&amp;gt; ‐only protein, &amp;lt;i&amp;gt;sayonara&amp;lt;/i&amp;gt; , in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Mort : cette insaisissable alien. De la mort « vitafère » à la Lumière Noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021110454⟩</w:t>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Funestes volcans, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112445ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041514v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir peur des robots-dentistes ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for existence of an apoptosis‐inducing &amp;lt;scp&amp;gt;BH3&amp;lt;/scp&amp;gt; ‐only protein, &amp;lt;i&amp;gt;sayonara&amp;lt;/i&amp;gt; , in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Ikegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Safar-Remali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2023.0173⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021110454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259652v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial morphology is associated with respiratory chain uncoupling in autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard E Frye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lionnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indrapal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad A Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Chajra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41398-021-01647-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sous le soleil Phase IV ou l'écologie selon Saul Bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Daniel Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 98 (1), pp.135-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chime.098.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational strategies to combat COVID-19: useful tools to accelerate SARS-CoV-2 and coronavirus research</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyoxazolines based lipid nanocapsules for topical delivery of antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Arighi</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lionnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbaa232⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 579, pp.119126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007535v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxazolines based lipid nanocapsules for topical delivery of antioxidants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational strategies to combat COVID-19: useful tools to accelerate SARS-CoV-2 and coronavirus research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morille</w:t>
+                <w:t xml:space="preserve">Franziska Hufsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lamkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Arighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119126⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbaa232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037735v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIM17 and TRIM28 antagonistically regulate the ubiquitination and anti-apoptotic activity of BCL2A1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">KCTD: A new gene family involved in neurodevelopmental and neuropsychiatric disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinchen Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lionnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Pal</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle A. Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Soane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41418-018-0169-5⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (7), pp.887-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.13156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108363v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCTD: A new gene family involved in neurodevelopmental and neuropsychiatric disorders.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">TRIM17 and TRIM28 antagonistically regulate the ubiquitination and anti-apoptotic activity of BCL2A1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lionnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Soane</w:t>
+                <w:t xml:space="preserve">Pauline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margs S Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Kueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.13156⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (5), pp.902-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-018-0169-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347733v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Sterilizing immunity in the lung relies on targeting fungal apoptosis-like programmed cell death”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zdena Palková</w:t>
+                <w:t xml:space="preserve">KCTD7 deficiency defines a distinct neurodegenerative disorder with a conserved autophagy-lysosome defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle A. Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinchen Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ted Powers</w:t>
+                <w:t xml:space="preserve">Isabelle Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather M. Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart E. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aar6910⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (5), pp.766-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355307v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCTD7 deficiency defines a distinct neurodegenerative disorder with a conserved autophagy-lysosome defect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heather M. Lamb</w:t>
+                <w:t xml:space="preserve">Comment on “Sterilizing immunity in the lung relies on targeting fungal apoptosis-like programmed cell death”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart E. Wagner</w:t>
+                <w:t xml:space="preserve">Kyle Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marie Marie Hardwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdena Palková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Powers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25351⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6395), pp.eaar6910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aar6910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347981v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whi2 is a conserved negative regulator of TORC1 in response to low amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Dayhoff-Brannigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola L Diny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (8), pp.e1007592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Delivery of Tumor-Targeted Bax-Derived Membrane-Active Peptides for the Treatment of Melanoma Tumors in a Humanized SCID Mouse Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Unexpected cross-reactivity of anti-cathepsin B antibodies leads to uncertainties regarding the mechanism of action of anti-CD20 monoclonal antibody GA101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wen Chien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thoreau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lionnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cornut-Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000186v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting mitochondrial dynamics and life-or-death events via Bcl-2 family proteins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systemic Delivery of Tumor-Targeted Bax-Derived Membrane-Active Peptides for the Treatment of Melanoma Tumors in a Humanized SCID Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason D Huska</w:t>
+                <w:t xml:space="preserve">Anastassia Karageorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando J Pineda</w:t>
+                <w:t xml:space="preserve">Michaël Claron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.534-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355500v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected cross-reactivity of anti-cathepsin B antibodies leads to uncertainties regarding the mechanism of action of anti-CD20 monoclonal antibody GA101</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lionnard</w:t>
+                <w:t xml:space="preserve">Connecting mitochondrial dynamics and life-or-death events via Bcl-2 family proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cornut-Thibaut</w:t>
+                <w:t xml:space="preserve">Stephen Baghdiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather M Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason D Huska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando J Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.141-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355692v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and Characterization of UVB-Induced Mitochondrial Fragmentation in Normal Primary Human Keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Breugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Closs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep35065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining the BH3 Death Domain as a ‘Short Linear Motif’</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential mechanisms of asparaginase resistance in B-type acute lymphoblastic leukemia and malignant natural killer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Wen Chien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rachinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2015.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05091877v1</w:t>
+                <w:t xml:space="preserve">hal-05091879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dualism to multiplicity: seeing BCL-2 family proteins and cell death with new eyes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Redefining the BH3 Death Domain as a ‘Short Linear Motif’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marie Hardwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2016003⟩</w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03054109v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential mechanisms of asparaginase resistance in B-type acute lymphoblastic leukemia and malignant natural killer cell lines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From dualism to multiplicity: seeing BCL-2 family proteins and cell death with new eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08068⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (4), pp.331-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2016003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091879v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonheur Jekyll et Bonheur Hyde ou l’étrange cas de la génomique psycho-sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20143005002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCL2DB: database of BCL-2 family members and BH3-only proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rech de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Deléage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/bau013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-wav and the mitochondrial calcium uniporter drive gastrula morphogenesis in zebrafish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Gadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.2330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms3330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Unique Signature Sequences in the Divergent Maternal Protein Bcl2l10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cornut-Thinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (12), pp.3271-3283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00809666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of BCL2 family members in the regulation of human oocyte and early embryo survival and death: gene expression and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Boumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 141 (5), pp.549-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00808957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of unique signature sequences in the divergent maternal protein Bcl2l10.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cornut-Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (12), pp.3271-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msr152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bax-derived membrane-active peptides act as potent and direct inducers of apoptosis in cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garcia Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kucharczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 124 (Pt 4), pp.556-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.076745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00559538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">active fragments from Pro- and Antiapoptotic BCL-2 Proteins Have Distinct Membrane Behavior Reflecting Their Functional Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-G. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.e9066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0009066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poros: structure, function and manipulation of membrane-active regions of Bcl2 family proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vj Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kucharczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95, pp.S85-S85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DigiPINS: a database for vertebrate exonic single nucleotide polymorphisms and its application to cancer association studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, xxx, pp.563-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DigiPINS: A database for vertebrate exonic single nucleotide polymorphisms and its application to cancer association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 90 (4), pp.563-569. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome screening for cancer-related single-nucleotide polymorphisms located in human mRNA untranslated regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Churkin</w:t>
+                <w:t xml:space="preserve">In silico whole-genome screening for cancer-related single-nucleotide polymorphisms located in human mRNA untranslated regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo López-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma C Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Churkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8, pp.1-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.2-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434746v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico whole-genome screening for cancer-related single-nucleotide polymorphisms located in human mRNA untranslated regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Churkin</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome screening for cancer-related single-nucleotide polymorphisms located in human mRNA untranslated regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lopez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Churkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.2-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 8, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01627471v1</w:t>
+                <w:t xml:space="preserve">hal-00434746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic sreening of human ESTs for differentially expressed genes in normal and tumor tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">The zebrafish bcl-2 homologue Nrz controls development during somitogenesis and gastrulation via apoptosis-dependent and -independent mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kf Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Haftek-Terreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.1128-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4401797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427892v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into early extracellular matrix evolution: spongin short chain collagen-related proteins are homologous to basement membrane type IV collagens and form a novel family widely distributed in invertebrates.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinformatic screening of human ESTs for differentially expressed genes in normal and tumor tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msl100⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314873v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic screening of human ESTs for differentially expressed genes in normal and tumor tissues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
+                <w:t xml:space="preserve">Bioinformatic sreening of human ESTs for differentially expressed genes in normal and tumor tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthelaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 7 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 7, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627466v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zebrafish bcl-2 homologue Nrz controls development during somitogenesis and gastrulation via apoptosis-dependent and -independent mechanisms.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Insights into early extracellular matrix evolution: spongin short chain collagen-related proteins are homologous to basement membrane type IV collagens and form a novel family widely distributed in invertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deleage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4401797⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (12), pp.2288-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314230v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of Life-Or-Death Switches in Multicellular Animals: Bcl-2, BH3-Only, and BNip Families of Apoptotic Regulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Distinct protease pathways control cell shape and apoptosis in v-src-transformed quail neuroretina cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bd Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Nouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exp Cell Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 311, pp.106-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msi234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427703v1</w:t>
+                <w:t xml:space="preserve">hal-00314324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct protease pathways control cell shape and apoptosis in v-src-transformed quail neuroretina cells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome scanning of cancer-associated nonsynonymous SNPs and molecular characterization of a dynein light chain tumour variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exp Cell Res</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.6133-6142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314324v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome scanning of cancer-associated nonsynonymous SNPs and molecular characterization of a dynein light chain tumour variant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Phylogenomics of Life-Or-Death Switches in Multicellular Animals: Bcl-2, BH3-Only, and BNip Families of Apoptotic Regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (12), pp.2395-2416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msi234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427704v1</w:t>
+                <w:t xml:space="preserve">hal-00427703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate Data Predict an Early Emergence of Vertebrate Fibrillar Collagen Clades and an Anti-incest Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lethias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cluzel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (46), pp.47711-47719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M408950200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427534v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of proliferation by Bcl-2 family members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonnefoy-Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marcais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1644, pp.159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of vnr-13, the first alphaherpesvirus gene of the bcl-2 family.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Characterization of vnr-13 the first alphaherpesvirus gene of the bcl-2 family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banyai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 316, pp.256-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314326v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of vnr-13 the first alphaherpesvirus gene of the bcl-2 family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Characterization of vnr-13, the first alphaherpesvirus gene of the bcl-2 family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banyai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cj Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 316, pp.256-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427354v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazolequinone induction of caspase-dependent cell death in Src-overexpressing cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Walchshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 64, pp.1605-1616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazolequinone induction of caspase-dependent cell death in Src-overexpressing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Walchshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 64, pp.1605-1616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p60(v-src) and serum control cell shape and apoptosis via distinct pathways in quail neuroretina cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jurdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.1171-1186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for crucial electrostatic interactions between Bcl-2 homology domains BH3 and BH4 in the anti-apoptotic Nr-13 protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumont-Miscopein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 368 (Pt 1), pp.213-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20020836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for crucial electrostatic interactions between Bcl-2 homology domains BH3 and BH4 in the anti-apoptotic Nr-13 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumont-Miscopein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 368, pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p60(v-src) and serum control cell shape and apoptosis via distinct pathways in quail neuroretina cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jr Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jurdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.1171-1186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrh, a human homologue of Nr-13 associates with Bcl-Xs and is an inhibitor of apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Venet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.5846-5855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1204740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7131,791 +7313,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative high-content profiling of mitochondrial morphology with automated statistical analysis and integrated data visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My-Anne Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Frye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Models of Disease - Part E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2026, Methods in Cell Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2026.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la santé grâce à la forme des mitochondries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Fouilland, Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer l’environnement. Des solutions pour innover.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-271-15236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire Dentexia, anatomie d'un scandale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDITORIAUX EN PENSÉE COMPLEXE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 43-47, 2023, Collection : Questions contemporaines, 978-2-14-031939-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillettes de transcendance dans des alluvions d'horreur. La Ruée vers l'or selon Twentynine Palms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Brossat; Joachim Daniel Dupuis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruno Dumont ou le cinéma des Z'humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-23335-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database and Bioinformatic Analysis of BCL-2 Family Proteins and BH3-Only Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gavathiotis E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCL-2 Family Proteins. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1877, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-43, 2019, Methods in Molecular Biology, 978-1-4939-8860-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8861-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressed sequence tags in cancer genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biology: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2009, 978-1-60692-040-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818319v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-05502837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7933,51 +7933,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution chimique et effet cocktail: une piste vers des tests toxicologiques sans expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.esd57dx4g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8004,64 +8004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zombies dans le monde du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8111,77 +8111,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging and phenotyping of mitochondrial morphology in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Poquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,51 +8326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E852487"/>
+    <w:nsid w:val="93E92B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8557,51 +8557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-aouacheria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6712-9595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073940151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/739911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischay Mishra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tuan Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Konadu Asiedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2025.09.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Vergnes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schunemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06712-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lionnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112445ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ikegawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Safar-Remali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110454" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04259652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Frye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrapal Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Karim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chajra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01647-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Daniel Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.098.0135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hufsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamkiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arighi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa232" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margs S Brennan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Kueh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0169-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Teng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Metz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Soane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13156" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Cunningham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marie Marie Hardwick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Powers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar6910" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coppens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Lamb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart E. Wagner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqin Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dayhoff-Brannigan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Diny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007592" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Lamb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Huska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Pineda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2017.04.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Chien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Niogret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cornut-Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Breugnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bordes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tompa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marie Hardwick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2015.09.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A6E15C0449A6FAA8A46B02AB20BF4D9F7CA2563/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Chien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Beux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rachinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Lacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rech de Laval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prudent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thibaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3330" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00809666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Guillemin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cornut-Thinaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00808957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Boumela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haouzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dechaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr152" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia Valero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gimenez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.076745" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gimenez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuertes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009066" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315270v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouacheria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kucharczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchiroud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.09.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HFCDTZ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434746v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez-Perez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Gutierrez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Churkin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelaix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geourjon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deleage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl100" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-94" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Arnaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haftek-Terreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401797" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi234" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314324v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Neel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Nouvion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ronot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427704v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208745" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427534v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408950200" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnefoy-Berard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verschelde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quemeneur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314326v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banyai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schmidt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427354v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Schmidt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouaziz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominique" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walchshofer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427210v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ory" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmitt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jurdic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont-Miscopein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jambon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020836" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Schmitt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204740" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542576v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Anne Hong" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2026.02.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-editoriaux_en_pensee_complexe_son_president_meissonier_regis_association_reliance_en_complexite_representee_par-9782140319396-76021.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388232v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347884v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-8861-7_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8861-7_2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Navratil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502837v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500969v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.esd57dx4g" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-aouacheria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6712-9595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073940151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/739911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Daniel Dupuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Vergnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095212" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischay Mishra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tuan Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Konadu Asiedu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2025.09.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schunemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06712-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lionnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301372" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04259652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112445ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ikegawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Safar-Remali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110454" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Frye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrapal Singh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Karim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chajra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01647-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.098.0135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hufsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamkiewicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arighi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa232" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Teng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Metz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Soane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13156" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margs S Brennan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Kueh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0169-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coppens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Lamb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart E. Wagner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25351" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Cunningham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marie Marie Hardwick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdena Palkov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Powers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar6910" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqin Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Dayhoff-Brannigan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Diny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007592" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Chien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Niogret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jug&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cornut-Thibaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Karageorgis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Claron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thoreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2016.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Lamb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Huska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Pineda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2017.04.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Breugnot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bordes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Closs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091879v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Chien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Beux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rachinel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Lacroix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08068" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tompa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marie Hardwick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2015.09.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A6E15C0449A6FAA8A46B02AB20BF4D9F7CA2563/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rech de Laval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prudent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thibaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3330" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00809666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Guillemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cornut-Thinaut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00808957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Boumela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Haouzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dechaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr152" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia Valero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gimenez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.076745" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gimenez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuertes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Valero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009066" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouacheria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kucharczak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouchiroud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.09.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HFCDTZ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Churkin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez-Perez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Gutierrez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Churkin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Arnaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kf Ferri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haftek-Terreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401797" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-94" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelaix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geourjon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deleage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl100" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314324v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Neel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Nouvion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ronot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208745" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427703v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427534v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408950200" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427632v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnefoy-Berard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verschelde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quemeneur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427354v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banyai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Schmidt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314326v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schmidt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314327v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouaziz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominique" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walchshofer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427244v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ory" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmitt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jurdic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313746v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont-Miscopein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jambon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020836" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Schmitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314329v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204740" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Anne Hong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frye" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2026.02.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697364v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/explorer-l-environnement/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-editoriaux_en_pensee_complexe_son_president_meissonier_regis_association_reliance_en_complexite_representee_par-9782140319396-76021.html" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03388232v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347884v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-8861-7_2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8861-7_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Navratil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500969v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.esd57dx4g" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>