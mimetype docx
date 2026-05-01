--- v1 (2026-03-31)
+++ v2 (2026-05-01)
@@ -196,265 +196,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier le contrôle coercitif et les conséquences psychosomatiques dans les violences conjugales : une analyse qualitative du vécu de quatre femmes suivies dans une unité de prise en charge du psychotraumatisme</w:t>
+                <w:t xml:space="preserve">Three ways to cope with ecological stress: development and validation of a scale and exploration of its links with eco-anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Atig Le Griguer</w:t>
+                <w:t xml:space="preserve">Hélène Jalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.102805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969442v1</w:t>
+                <w:t xml:space="preserve">hal-05327576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three ways to cope with ecological stress: development and validation of a scale and exploration of its links with eco-anxiety</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier le contrôle coercitif et les conséquences psychosomatiques dans les violences conjugales : une analyse qualitative du vécu de quatre femmes suivies dans une unité de prise en charge du psychotraumatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">Fatima Atig Le Griguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108, pp.102805. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327576v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding eco-anxiety: Creation and validation of EMEA scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -851,51 +851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 183 (issue 6), pp.614-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -929,103 +929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding eco-anxiety: Exploring relationships with environmental trait affects, connectedness to nature, depression, anxiety, and media exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (28), pp.23455-23468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,585 +1053,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie Interpersonnelle (TIP) chez l’adolescent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann l'Hegaret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0246-1072(23)47262-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504938v1</w:t>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la thérapie cognitivo-comportementale (TCC) chez l’adolescent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thérapie Interpersonnelle (TIP) chez l’adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann l'Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villemonteix</w:t>
+                <w:t xml:space="preserve">Nicolas Neveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emc Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0246-1072(23)43625-5⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0246-1072(23)47262-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369475v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Efficacité de la thérapie cognitivo-comportementale (TCC) chez l’adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Emc Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0246-1072(23)43625-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperémèse gravidique : une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Capponi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mennuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416482v1</w:t>
+                <w:t xml:space="preserve">hal-04227145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Denizot</w:t>
+                <w:t xml:space="preserve">Hyperémèse gravidique : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.4-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227145v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analysis of the Impact of Risk Culture on Human Behavior during a Catastrophic Event</w:t>
               </w:r>
@@ -1751,77 +1751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,819 +2009,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I Will Be Healthy”: Ideal Self in Patients with Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional exhaustion and fear of COVID-19 in geriatric facilities during the COVID-19 pandemic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Altintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed A Moustafa</w:t>
+                <w:t xml:space="preserve">Camille Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Gallouj</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andréa Lizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.775-781. </w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, International Journal of Geriatric Psychiatry, 37 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ADR-220041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gps.5781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237797v1</w:t>
+                <w:t xml:space="preserve">hal-04031674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
+                <w:t xml:space="preserve">Psychiatric comorbidities of obsessive-compulsive disorder: A series of systematic reviews and meta-analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jalin</w:t>
+                <w:t xml:space="preserve">Charlotte Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chandes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (4), pp.469-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jclp.23240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835560v1</w:t>
+                <w:t xml:space="preserve">hal-03661239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Congard</w:t>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boudoukha</w:t>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Galharret</w:t>
+                <w:t xml:space="preserve">A Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Profile, Emotion Regulation, and Aggression in Police Applicants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia Ceschi</w:t>
+                <w:t xml:space="preserve">C. Chandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Meylan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Police and Criminal Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11896-022-09548-0⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286865v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional exhaustion and fear of COVID-19 in geriatric facilities during the COVID-19 pandemic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“I Will Be Healthy”: Ideal Self in Patients with Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Altintas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.775-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ADR-220041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031674v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric comorbidities of obsessive-compulsive disorder: A series of systematic reviews and meta-analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Psychological Profile, Emotion Regulation, and Aggression in Police Applicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78 (4), pp.469-484. </w:t>
+              <w:t xml:space="preserve">Journal of Police and Criminal Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.962 - 971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jclp.23240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11896-022-09548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661239v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trauma Exposure and Mental Health Prevalence Among First Aiders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Ceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3028,51 +3028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Karaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Lizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Luyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3117,469 +3117,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The face of future : Face expressions during future thinking</w:t>
+                <w:t xml:space="preserve">Future-Oriented Repetitive Thought: Pessimistic View of Future in Patients With Alzheimer Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emin Altintas</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 74 (8), pp.1360-1367. </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.216-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747021821992991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0891988720924723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914157v1</w:t>
+                <w:t xml:space="preserve">hal-03349618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future-Oriented Repetitive Thought: Pessimistic View of Future in Patients With Alzheimer Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+                <w:t xml:space="preserve">Burnout et médecine palliative : souffrances psychiques des internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zinger-Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0891988720924723⟩</w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349618v1</w:t>
+                <w:t xml:space="preserve">hal-03332357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout et médecine palliative : souffrances psychiques des internes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Zinger-Maurin</w:t>
+                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.04.005⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332357v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
+                <w:t xml:space="preserve">The face of future : Face expressions during future thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Altintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (8), pp.1360-1367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1747021821992991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006181v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Exhaustion in Geriatric Healthcare Professionals During the COVID-19 Second Lockdown</w:t>
               </w:r>
@@ -3699,113 +3699,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594018v1</w:t>
@@ -3963,51 +3963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La vie en rose”: a positive shift of autobiographical memory in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï-Cristian Cristian Tudorache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (2), pp.151-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4482,51 +4482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout et lombalgies chroniques liées au travail : l’importance des dimensions interpersonnelles comme facteurs de risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,90 +4612,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memories Supporting Myself: Autobiographical Memory Supports Self-Continuity in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (4), p.1217-1224. </w:t>
@@ -4746,51 +4746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing exposure to traumatic events : construction and validation of the Inventory of Traumatic Events (IET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Ouagazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bernoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5084,77 +5084,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation de substances psychoactives chez les internes : une stratégie de régulation du stress professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Ouagazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176 (10), pp.985-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5188,51 +5188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Traumatic event Exposure Characteristics Matter: Impact of Traumatic event Exposure Characteristics on Post-traumatic and Dissociative Symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Ouagazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,51 +5305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs pelvipérinéales chroniques, demandes urgentes de soins et prise de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quistrebert-Davanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (6), pp.1247-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5556,51 +5556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic low back pain and the transdiagnostic process How do cognitive and emotional dysregulations contribute to the intensity of risk factors and pain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,51 +5660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatic events and early maladaptive schemas (EMS): Prison guard psychological vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Przygodzki-Lionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,51 +5777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’efficacité d’une thérapie comportementale et cognitive (TCC) de groupe auprès de patients souffrant de lombalgies chroniques liées au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5920,64 +5920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Indicators Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
@@ -6028,90 +6028,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inpatients-to-caregivers violence in geriatric settings: impact of assaults on caregivers’ mental health, risk, and protective factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (3), pp.259-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6158,51 +6158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques organisationnels et burn-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 190, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6266,51 +6266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (4), pp.373-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vom Hofe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (2), pp.167-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6461,51 +6461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exclusion des femmes de l’exercice du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Falabrègues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (janvier), Non spécifié. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6539,77 +6539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets différentiels des types de soutien social sur l'anxiété maternelle périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Numéro 525 (3), pp.209-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6656,51 +6656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances dysfonctionnelles liées au craving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6868,51 +6868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmates-to-Staff Assaults, PTSD and Burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Altintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6998,51 +6998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dyschésie psychologique de l’enfant : anxiété, éducation comportementale et TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.124-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7089,77 +7089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions menées par Internet en addictologie. Bénéfices et limites: Revue de la littérature. = Internet interventions in the field of addiction medicine. Benefits and limitations: Review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7214,51 +7214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult attachment and emotional awareness impairment: a multimethod assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fantini-Hauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Arciszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7305,51 +7305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout et victimisations : effets des agressions des personnes détenues envers les personnels de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7435,51 +7435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété et stress : impact de la préparation du concours de pharmacie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7565,51 +7565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolo-dépendance et trouble de stress post-traumatique. Épidémiologie, étiologie et psychothérapies validées empiriquement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éraldi-Gackière, Daniela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7634,51 +7634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiety and coping of nursing staff: Is prison a factor of protection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7764,51 +7764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété et coping des soignants : la prison est-elle un facteur de protection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7894,51 +7894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété et coping des soignants : la prison est-elle un facteur de protection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8181,90 +8181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8306,103 +8306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
@@ -8431,90 +8431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8892,51 +8892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie - 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. 2021, 9782100819867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8967,51 +8967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2014, 978-2-10-070642-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9061,51 +9061,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9113,51 +9113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Khocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
@@ -9203,51 +9203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslim Youth in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Dusseaux-Edom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalisation, Extremism and Social Work Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.70-91, 2022, 9780367824358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9660,64 +9660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9928,51 +9928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Auzoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10101,51 +10101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="586A73AB"/>
+    <w:nsid w:val="F18B6533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10332,51 +10332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-boudoukha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9317-0396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136765866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Atig Le Griguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Boudoukha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.11.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04817978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Ouagazzal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann l'Hegaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neveux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(23)47262-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemonteix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(23)43625-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Capponi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-220041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286865v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Meylan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11896-022-09548-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Lizio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5781" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23240" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.824549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03699116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2022.104745" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04914157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021821992991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720924723" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zinger-Maurin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-210615" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.103953" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;-Cristian Cristian Tudorache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.05.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03343464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-190440" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.12.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouagazzal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bernoussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2019.06.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04594058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faye-Dumanget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Belleil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marjolet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345274v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000243" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quistrebert-Davanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levesque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nizard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2017.03.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12771" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjpain.2017.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03321858v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.06.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hamard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0373" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355579v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vom Hofe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.07.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Falabr&#232;gues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_757" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.525.0209" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guilbaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hautekeete" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260512475314" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2013.06.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salom&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332421v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arciszewski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v2i0.10744" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Groux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.08.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chaillou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.07.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332400v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hautekeete-Sence" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calesse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580181v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332376v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cousin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Calesse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rocher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2696.4082" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845378v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Dusseaux-Edom" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367824358-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324668v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Rouzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918777v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auzoult" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-boudoukha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9317-0396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136765866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Atig Le Griguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Boudoukha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.11.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04817978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Ouagazzal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann l'Hegaret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neveux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(23)47262-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemonteix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(23)43625-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Capponi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Olivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Lizio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5781" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-220041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Meylan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11896-022-09548-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.824549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03699116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2022.104745" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720924723" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zinger-Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04914157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021821992991" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-210615" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.103953" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;-Cristian Cristian Tudorache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.05.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03343464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-190440" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.12.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouagazzal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bernoussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2019.06.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04594058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faye-Dumanget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Belleil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marjolet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345274v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000243" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quistrebert-Davanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levesque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nizard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2017.03.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12771" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjpain.2017.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03321858v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.06.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hamard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0373" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355579v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vom Hofe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.07.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Falabr&#232;gues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_757" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.525.0209" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guilbaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hautekeete" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260512475314" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2013.06.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salom&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332421v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arciszewski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v2i0.10744" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Groux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.08.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chaillou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.07.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332400v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hautekeete-Sence" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calesse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580181v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332376v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cousin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Calesse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rocher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2696.4082" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845378v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Dusseaux-Edom" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367824358-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324668v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Rouzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918777v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auzoult" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>