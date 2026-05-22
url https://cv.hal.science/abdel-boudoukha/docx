--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -162,299 +162,299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three ways to cope with ecological stress: development and validation of a scale and exploration of its links with eco-anxiety</w:t>
+                <w:t xml:space="preserve">Identifier le contrôle coercitif et les conséquences psychosomatiques dans les violences conjugales : une analyse qualitative du vécu de quatre femmes suivies dans une unité de prise en charge du psychotraumatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jalin</w:t>
+                <w:t xml:space="preserve">Fatima Atig Le Griguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102805⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327576v1</w:t>
+                <w:t xml:space="preserve">hal-04969442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier le contrôle coercitif et les conséquences psychosomatiques dans les violences conjugales : une analyse qualitative du vécu de quatre femmes suivies dans une unité de prise en charge du psychotraumatisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three ways to cope with ecological stress: development and validation of a scale and exploration of its links with eco-anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Atig Le Griguer</w:t>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.102805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969442v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding eco-anxiety: Creation and validation of EMEA scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -672,7367 +672,7458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anorexia nervosa: Enhancing motivation to change with self-determination theory</w:t>
+                <w:t xml:space="preserve">Améliorer la prise en charge des violences conjugales : le repérage des mécanismes du contrôle coercitif et ses conséquences sur la santé somatopsychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">F. Atig Le Griguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pires</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.011⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.S7-S8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322260v1</w:t>
+                <w:t xml:space="preserve">hal-05620599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux événements traumatogènes et coping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anorexia nervosa: Enhancing motivation to change with self-determination theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornella Ouagazzal</w:t>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Damase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.03.016⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817978v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding eco-anxiety: Exploring relationships with environmental trait affects, connectedness to nature, depression, anxiety, and media exposure.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+                <w:t xml:space="preserve">Exposition aux événements traumatogènes et coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Ouagazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Macherey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-024-06098-y⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183 (issue 6), pp.614-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792639v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding eco-anxiety: Exploring relationships with environmental trait affects, connectedness to nature, depression, anxiety, and media exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (28), pp.23455-23468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-024-06098-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie Interpersonnelle (TIP) chez l’adolescent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann l'Hegaret</w:t>
+                <w:t xml:space="preserve">Efficacité de la thérapie cognitivo-comportementale (TCC) chez l’adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Neveux</w:t>
+                <w:t xml:space="preserve">Hélène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emc Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0246-1072(23)47262-8⟩</w:t>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0246-1072(23)43625-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504938v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la thérapie cognitivo-comportementale (TCC) chez l’adolescent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Denis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0246-1072(23)43625-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369475v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pires</w:t>
+                <w:t xml:space="preserve">Thérapie Interpersonnelle (TIP) chez l’adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann l'Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Denizot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t>
+              <w:t xml:space="preserve">Emc Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0246-1072(23)47262-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227145v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperémèse gravidique : une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mennuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Capponi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416482v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analysis of the Impact of Risk Culture on Human Behavior during a Catastrophic Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (14), pp.11063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su151411063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04166663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">Hyperémèse gravidique : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.4-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981749v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work stress and motivation in psychologists in the hospital setting: the role of primary cognitive appraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emin Altintas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2022.2093923⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796475v1</w:t>
+                <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional exhaustion and fear of COVID-19 in geriatric facilities during the COVID-19 pandemic.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Work stress and motivation in psychologists in the hospital setting: the role of primary cognitive appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Altintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Karaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5781⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (4), pp.1039-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2022.2093923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031674v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric comorbidities of obsessive-compulsive disorder: A series of systematic reviews and meta-analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological Profile, Emotion Regulation, and Aggression in Police Applicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephanie Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78 (4), pp.469-484. </w:t>
+              <w:t xml:space="preserve">Journal of Police and Criminal Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.962 - 971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jclp.23240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11896-022-09548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661239v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional exhaustion and fear of COVID-19 in geriatric facilities during the COVID-19 pandemic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Altintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Congard</w:t>
+                <w:t xml:space="preserve">Camille Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boudoukha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Sapin</w:t>
+                <w:t xml:space="preserve">Andréa Lizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, International Journal of Geriatric Psychiatry, 37 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+                <w:t xml:space="preserve">hal-04031674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Psychiatric comorbidities of obsessive-compulsive disorder: A series of systematic reviews and meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (4), pp.469-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jclp.23240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835560v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I Will Be Healthy”: Ideal Self in Patients with Alzheimer’s Disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ADR-220041⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237797v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Profile, Emotion Regulation, and Aggression in Police Applicants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender l’éco-anxiété : une approche clinique et phénoménologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia Ceschi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">A.-H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Police and Criminal Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11896-022-09548-0⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286865v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trauma Exposure and Mental Health Prevalence Among First Aiders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">“I Will Be Healthy”: Ideal Self in Patients with Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.824549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.775-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ADR-220041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286961v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les comportements humains en situation de catastrophes : proposition d'une démarche méthodologique immersive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trauma Exposure and Mental Health Prevalence Among First Aiders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39495⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.824549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03763799v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear of COVID-19, emotional exhaustion, and care quality experience in nursing home staff during the COVID-19 pandemic.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andréa Lizio</w:t>
+                <w:t xml:space="preserve">Saisir les comportements humains en situation de catastrophes : proposition d'une démarche méthodologique immersive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Luyat</w:t>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Archives of Gerontology and Geriatrics, 102, pp.104745. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1030, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2022.104745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699116v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03763799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future-Oriented Repetitive Thought: Pessimistic View of Future in Patients With Alzheimer Disease</w:t>
+                <w:t xml:space="preserve">Fear of COVID-19, emotional exhaustion, and care quality experience in nursing home staff during the COVID-19 pandemic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Emin Altintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Karaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Lizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Luyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (3), pp.216-221. </w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Archives of Gerontology and Geriatrics, 102, pp.104745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0891988720924723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2022.104745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349618v1</w:t>
+                <w:t xml:space="preserve">hal-03699116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout et médecine palliative : souffrances psychiques des internes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Future-Oriented Repetitive Thought: Pessimistic View of Future in Patients With Alzheimer Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Zinger-Maurin</w:t>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0891988720924723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332357v1</w:t>
+                <w:t xml:space="preserve">hal-03349618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burnout et médecine palliative : souffrances psychiques des internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
+                <w:t xml:space="preserve">Marie Zinger-Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006181v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The face of future : Face expressions during future thinking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747021821992991⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914157v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Exhaustion in Geriatric Healthcare Professionals During the COVID-19 Second Lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The face of future : Face expressions during future thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emin Altintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-210615⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (8), pp.1360-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021821992991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349331v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Exhaustion in Geriatric Healthcare Professionals During the COVID-19 Second Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (4), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-210615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594018v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout of Healthcare Workers in Acute Care Geriatric Facilities During the COVID-19 Crisis: An Online-Based Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-201029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03619042v1</w:t>
+                <w:t xml:space="preserve">hal-04594018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La vie en rose”: a positive shift of autobiographical memory in Alzheimer’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Burnout of Healthcare Workers in Acute Care Geriatric Facilities During the COVID-19 Crisis: An Online-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 86, pp.103953. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (2), pp.847-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.103953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-201029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341425v1</w:t>
+                <w:t xml:space="preserve">hal-03619042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance posttraumatique : quand le traumatisme devient bénéfique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+                <w:t xml:space="preserve">“La vie en rose”: a positive shift of autobiographical memory in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clarys</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.103953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.103953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594038v1</w:t>
+                <w:t xml:space="preserve">hal-03341425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La croissance posttraumatique : quand le traumatisme devient bénéfique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Potard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreï-Cristian Cristian Tudorache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Popular Media Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.151-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746955v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+                <w:t xml:space="preserve">Alexandre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Popular Media Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.499-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970796v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout et lombalgies chroniques liées au travail : l’importance des dimensions interpersonnelles comme facteurs de risque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391755v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memories Supporting Myself: Autobiographical Memory Supports Self-Continuity in Alzheimer’s Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burnout et lombalgies chroniques liées au travail : l’importance des dimensions interpersonnelles comme facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/jad-190440⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (3), pp.243-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343464v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing exposure to traumatic events : construction and validation of the Inventory of Traumatic Events (IET)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Memories Supporting Myself: Autobiographical Memory Supports Self-Continuity in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (4), p.1217-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jad-190440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2018.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03345223v1</w:t>
+                <w:t xml:space="preserve">hal-03343464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life events, stressful events and traumatic events: A closer look at their effects on post-traumatic stress symptoms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Assessing exposure to traumatic events : construction and validation of the Inventory of Traumatic Events (IET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Ouagazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363184v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épuisement académique chez les étudiants : effet des variables sociodémographiques sur les niveaux de burn-out</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life events, stressful events and traumatic events: A closer look at their effects on post-traumatic stress symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ouagazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faye-Dumanget</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Mohammed Bernoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594058v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de substances psychoactives chez les internes : une stratégie de régulation du stress professionnel ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+                <w:t xml:space="preserve">L’épuisement académique chez les étudiants : effet des variables sociodémographiques sur les niveaux de burn-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faye-Dumanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Belleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Séjourné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Denis</w:t>
+                <w:t xml:space="preserve">Michel Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 176 (10), pp.985-990. </w:t>
+              <w:t xml:space="preserve">, 2018, 176 (9), pp.870-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345274v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Traumatic event Exposure Characteristics Matter: Impact of Traumatic event Exposure Characteristics on Post-traumatic and Dissociative Symptoms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Consommation de substances psychoactives chez les internes : une stratégie de régulation du stress professionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Ouagazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Trauma: Theory, Research, Pratice, and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/tra0000243⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (10), pp.985-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01902623v1</w:t>
+                <w:t xml:space="preserve">hal-03345274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs pelvipérinéales chroniques, demandes urgentes de soins et prise de décision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When Traumatic event Exposure Characteristics Matter: Impact of Traumatic event Exposure Characteristics on Post-traumatic and Dissociative Symptoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Ouagazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Psychological Trauma: Theory, Research, Pratice, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), pp.561-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/tra0000243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345465v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01902623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of the Maslach Burnout Inventory‐ Student Survey ( MBI‐SS )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Faye-Dumanget</w:t>
+                <w:t xml:space="preserve">Douleurs pelvipérinéales chroniques, demandes urgentes de soins et prise de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quistrebert-Davanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (6), pp.1247-1251. </w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (7), pp.431-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jep.12771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454427v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic low back pain and the transdiagnostic process How do cognitive and emotional dysregulations contribute to the intensity of risk factors and pain?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">French validation of the Maslach Burnout Inventory‐ Student Survey ( MBI‐SS )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faye-Dumanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sjpain.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (6), pp.1247-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.12771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881589v1</w:t>
+                <w:t xml:space="preserve">hal-04454427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatic events and early maladaptive schemas (EMS): Prison guard psychological vulnerability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hautekeete</w:t>
+                <w:t xml:space="preserve">Chronic low back pain and the transdiagnostic process How do cognitive and emotional dysregulations contribute to the intensity of risk factors and pain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.309-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sjpain.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01911879v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’efficacité d’une thérapie comportementale et cognitive (TCC) de groupe auprès de patients souffrant de lombalgies chroniques liées au travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Traumatic events and early maladaptive schemas (EMS): Prison guard psychological vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Przygodzki-Lionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.06.007⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (4), pp.181 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321858v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01911879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l’efficacité d’une thérapie comportementale et cognitive (TCC) de groupe auprès de patients souffrant de lombalgies chroniques liées au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322487v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpatients-to-caregivers violence in geriatric settings: impact of assaults on caregivers’ mental health, risk, and protective factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Garnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Fontayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.259-266. </w:t>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/trm0000046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592138v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques organisationnels et burn-out</w:t>
+                <w:t xml:space="preserve">Inpatients-to-caregivers violence in geriatric settings: impact of assaults on caregivers’ mental health, risk, and protective factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/trm0000046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355737v1</w:t>
+                <w:t xml:space="preserve">hal-04592138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic organisationnel et prévention des risques psychosociaux dans un établissement d'accueil pour personnes âgées : l'intérêt d'une méthodologie mixte et participative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Risques organisationnels et burn-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.30-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355746v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyday life psychopathology: Validation of a new cognitive failure's questionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic organisationnel et prévention des risques psychosociaux dans un établissement d'accueil pour personnes âgées : l'intérêt d'une méthodologie mixte et participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (4), pp.373-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.774.0373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355579v2</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exclusion des femmes de l’exercice du pouvoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Everyday life psychopathology: Validation of a new cognitive failure's questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Falabrègues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+                <w:t xml:space="preserve">Alain Vom Hofe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (janvier), Non spécifié. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (2), pp.167-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34745/numerev_757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594089v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets différentiels des types de soutien social sur l'anxiété maternelle périnatale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’exclusion des femmes de l’exercice du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bacro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Agnes Falabrègues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Numéro 525 (3), pp.209-224. </w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (janvier), Non spécifié. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.525.0209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34745/numerev_757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333315v1</w:t>
+                <w:t xml:space="preserve">hal-04594089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croyances dysfonctionnelles liées au craving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets différentiels des types de soutien social sur l'anxiété maternelle périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Guilbaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Acier</w:t>
+                <w:t xml:space="preserve">Fabien Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Numéro 525 (3), pp.209-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.525.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355730v1</w:t>
+                <w:t xml:space="preserve">hal-05333315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Maladaptive Schemas among children: A new way to screen for depressed children?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croyances dysfonctionnelles liées au craving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David da Fonseca</w:t>
+                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicoterapia Cognitiva e Comportamentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (3), pp.415-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623587v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inmates-to-Staff Assaults, PTSD and Burnout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Early Maladaptive Schemas among children: A new way to screen for depressed children?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fantini-Hauwel</w:t>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hautekeete</w:t>
+                <w:t xml:space="preserve">David da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psicoterapia Cognitiva e Comportamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.157 - 168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332438v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dyschésie psychologique de l’enfant : anxiété, éducation comportementale et TCC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Inmates-to-Staff Assaults, PTSD and Burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Altintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fantini-Hauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2013.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (11), pp.2332 - 2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0886260512475314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355581v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions menées par Internet en addictologie. Bénéfices et limites: Revue de la littérature. = Internet interventions in the field of addiction medicine. Benefits and limitations: Review of the literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dyschésie psychologique de l’enfant : anxiété, éducation comportementale et TCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2013.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566756v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult attachment and emotional awareness impairment: a multimethod assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interventions menées par Internet en addictologie. Bénéfices et limites: Revue de la littérature. = Internet interventions in the field of addiction medicine. Benefits and limitations: Review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fantini-Hauwel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Arciszewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (2), pp.113--119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332421v1</w:t>
+                <w:t xml:space="preserve">hal-01566756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout et victimisations : effets des agressions des personnes détenues envers les personnels de surveillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Adult attachment and emotional awareness impairment: a multimethod assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fantini-Hauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid Abdellaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Garay</w:t>
+                <w:t xml:space="preserve">T. Arciszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.08.006⟩</w:t>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.10744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/snp.v2i0.10744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332409v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiété et stress : impact de la préparation du concours de pharmacie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Burnout et victimisations : effets des agressions des personnes détenues envers les personnels de surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hautekeete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Chaillou</w:t>
+                <w:t xml:space="preserve">D. Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.07.010⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332413v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoolo-dépendance et trouble de stress post-traumatique. Épidémiologie, étiologie et psychothérapies validées empiriquement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anxiété et stress : impact de la préparation du concours de pharmacie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éraldi-Gackière, Daniela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+                <w:t xml:space="preserve">Amandine Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332400v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety and coping of nursing staff: Is prison a factor of protection?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Alcoolo-dépendance et trouble de stress post-traumatique. Épidémiologie, étiologie et psychothérapies validées empiriquement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éraldi-Gackière, Daniela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Calesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332380v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiété et coping des soignants : la prison est-elle un facteur de protection ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Anxiety and coping of nursing staff: Is prison a factor of protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hautekeete-Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 167 (8), pp.583. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+              <w:t xml:space="preserve">, 2009, 167 (8), pp.583 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2009.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580181v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété et coping des soignants : la prison est-elle un facteur de protection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hautekeete-Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Calesse</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167 (8), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2009.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anxiété et coping des soignants : la prison est-elle un facteur de protection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hautekeete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hautekeete-Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Calesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 167 (8), pp.583-590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2009.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8042,820 +8133,820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de comportement dans l'anorexie mentale : vers une prise en compte de la théorie de l'autodétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Damase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, May 2023, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
+              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328767v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683863v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ah. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre la pratique problématique des jeux vidéo, l'anxiété-trait, l'urgence négative et le niveau de dépression, au sein d'une population clinique de joueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès annuel de l'Association Française de Thérapie Cognitive et Comportementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.2696.4082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8865,179 +8956,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie - 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. 2021, 9782100819867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2014, 978-2-10-070642-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9047,439 +9138,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Khocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslim Youth in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Dusseaux-Edom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalisation, Extremism and Social Work Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.70-91, 2022, 9780367824358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780367824358-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Qu’est-ce que la psychologie clinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.43-54, 2021, 978-2-10-081986-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Les approches psychopathologiques du symptôme : comment peut-on l’interpréter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.73-86, 2021, 978-2-10-081986-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9489,265 +9580,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Deficit Hyperactivity Disorder : what are the relationships with Gaming Disorder Symptoms and the motivations to play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevens Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French adaptation of the Orientation To Happiness Scale and the impact of Quality of Life in French Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9757,283 +9848,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Com2SiCa - Rapport de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03906306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes en détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Auzoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GIP de la Mission. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10101,51 +10192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F18B6533"/>
+    <w:nsid w:val="DC9D5F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10332,51 +10423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-boudoukha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9317-0396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136765866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Atig Le Griguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Boudoukha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.11.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04817978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Ouagazzal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann l'Hegaret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neveux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(23)47262-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemonteix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(23)43625-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Capponi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Olivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Lizio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5781" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-220041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Meylan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11896-022-09548-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.824549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03699116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2022.104745" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720924723" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zinger-Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04914157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021821992991" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-210615" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.103953" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;-Cristian Cristian Tudorache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.05.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03343464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-190440" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.12.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouagazzal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bernoussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2019.06.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04594058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faye-Dumanget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Belleil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marjolet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345274v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000243" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quistrebert-Davanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levesque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nizard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2017.03.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12771" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjpain.2017.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03321858v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.06.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hamard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0373" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355579v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vom Hofe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.07.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Falabr&#232;gues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_757" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.525.0209" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guilbaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hautekeete" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260512475314" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2013.06.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salom&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332421v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arciszewski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v2i0.10744" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Groux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.08.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chaillou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.07.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332400v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hautekeete-Sence" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calesse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580181v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332376v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cousin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Calesse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rocher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2696.4082" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845378v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Dusseaux-Edom" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367824358-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324668v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Rouzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918777v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auzoult" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-boudoukha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9317-0396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136765866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Atig Le Griguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Boudoukha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.11.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05327576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jalin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chand&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05620599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atig Le Griguer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.01.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04817978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Ouagazzal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06098-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemonteix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(23)43625-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann l'Hegaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neveux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(23)47262-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Capponi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Ceschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Meylan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11896-022-09548-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Olivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Lizio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5781" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23240" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chandes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-H. Boudoukha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-220041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.824549" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03699116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2022.104745" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720924723" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zinger-Maurin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04914157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021821992991" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-210615" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.103953" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;-Cristian Cristian Tudorache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.05.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03343464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-190440" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.12.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363184v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouagazzal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bernoussi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2019.06.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04594058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faye-Dumanget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Belleil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marjolet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.09.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000243" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quistrebert-Davanne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levesque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nizard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2017.03.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454427v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.12771" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjpain.2017.08.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03321858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.06.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Garnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000046" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355737v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hamard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0373" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355579v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vom Hofe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.07.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Falabr&#232;gues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_757" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.525.0209" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guilbaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hautekeete" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260512475314" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355581v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2013.06.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566756v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salom&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arciszewski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v2i0.10744" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332409v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Groux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.08.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332413v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chaillou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.07.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hautekeete-Sence" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calesse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580181v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332376v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cousin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Calesse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481765v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rocher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2696.4082" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200128v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550861v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845378v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Dusseaux-Edom" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367824358-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324668v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Rouzo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918777v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Auzoult" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Combaluzier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>